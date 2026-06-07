--- v0 (2026-05-17)
+++ v1 (2026-06-07)
@@ -1,63 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...2 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ED512C42-D39D-4472-AD93-12F7385FFAF4}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr filterPrivacy="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12105" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12105"/>
   </bookViews>
   <sheets>
     <sheet name="70.ObavjestenjeOStatusuOtvaranj" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="80000"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="143">
   <si>
     <r>
       <t xml:space="preserve">R.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> br.</t>
     </r>
   </si>
   <si>
     <t>Okružni privredni sud u Banjoj Luci</t>
   </si>
   <si>
     <t>Poslovno Ime</t>
   </si>
   <si>
     <t>Skraćeno poslovno ime</t>
   </si>
   <si>
@@ -389,94 +388,166 @@
   </si>
   <si>
     <t>57 0 St 147251 25 St</t>
   </si>
   <si>
     <t>57 0 St 147856 25 St</t>
   </si>
   <si>
     <t>57 0 St 147727 25 St</t>
   </si>
   <si>
     <t>57 0 St 149127 26 St</t>
   </si>
   <si>
     <t>57 0 St 146147 25 St</t>
   </si>
   <si>
     <t>57 0 St 148033 25 St</t>
   </si>
   <si>
     <t>57 0 St 148189 25 St</t>
   </si>
   <si>
     <t>LISTA OTVORENIH STEČAJNIH POSTUPAKA OD 01.01.2026</t>
   </si>
+  <si>
+    <t>"GT auto" d.o.o. Banja Luka</t>
+  </si>
+  <si>
+    <t>4404520440001</t>
+  </si>
+  <si>
+    <t>57-01-0367-19</t>
+  </si>
+  <si>
+    <t>Ulica  Dubička broj 52, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 148300 25 St</t>
+  </si>
+  <si>
+    <t>"OROUNDO TECH" društvo sa ograničenom odgovornošću Banja Luka</t>
+  </si>
+  <si>
+    <t>"OROUNDO TECH" d.o.o. Banja Luka</t>
+  </si>
+  <si>
+    <t>4403950240000</t>
+  </si>
+  <si>
+    <t>57-01-0419-15</t>
+  </si>
+  <si>
+    <t>Ulica Gavrila Principa  broj 10, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 147699 25 St</t>
+  </si>
+  <si>
+    <t>KBRG Iskon d.o.o. Banja Luka</t>
+  </si>
+  <si>
+    <t>4405112700000</t>
+  </si>
+  <si>
+    <t>57-01-0385-23</t>
+  </si>
+  <si>
+    <t>Ulica Ranka Šipke  broj 80b, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 148422 26 St</t>
+  </si>
+  <si>
+    <t>"KALASTORE" Društvo sa ograničenom odgovornošću za poizvodnju, prodaju i usluge, Banja Luka</t>
+  </si>
+  <si>
+    <t>"KALASTORE" d.o.o. Banja Luka</t>
+  </si>
+  <si>
+    <t>4404099390008</t>
+  </si>
+  <si>
+    <t>57-01-0374-16</t>
+  </si>
+  <si>
+    <t>Ul. Jevrejska  54, u prizemlju, prostor broj 2, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 149206 26 St</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-10409]dd\.mm\.yyyy\."/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="11"/>
         <bgColor indexed="0"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -523,113 +594,137 @@
         <color indexed="11"/>
       </top>
       <bottom style="thin">
         <color indexed="11"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="11"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="11"/>
       </top>
       <bottom style="thin">
         <color indexed="11"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="Normal 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00808080"/>
       <rgbColor rgb="00C0C0C0"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -972,109 +1067,109 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N21"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:N25"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection sqref="A1:L1"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A13" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="C25" sqref="C25:D25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="30" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="2.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="30" style="1"/>
     <col min="4" max="4" width="2.140625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="30" style="1"/>
     <col min="6" max="6" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="30" style="1"/>
     <col min="10" max="10" width="20.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="22.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="2.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="30" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15" x14ac:dyDescent="0.2">
-      <c r="A1" s="14" t="s">
+      <c r="A1" s="17" t="s">
         <v>120</v>
       </c>
-      <c r="B1" s="14"/>
-[...9 lines deleted...]
-      <c r="L1" s="14"/>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+      <c r="H1" s="17"/>
+      <c r="I1" s="17"/>
+      <c r="J1" s="17"/>
+      <c r="K1" s="17"/>
+      <c r="L1" s="17"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
     </row>
     <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="15" t="s">
+      <c r="A2" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="15"/>
-[...9 lines deleted...]
-      <c r="L2" s="15"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="9"/>
       <c r="I3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="J3" s="11" t="s">
         <v>7</v>
@@ -1678,54 +1773,198 @@
       <c r="E21" s="12" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="12" t="s">
         <v>94</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>95</v>
       </c>
       <c r="H21" s="9"/>
       <c r="I21" s="12" t="s">
         <v>96</v>
       </c>
       <c r="J21" s="12" t="s">
         <v>119</v>
       </c>
       <c r="K21" s="13" t="s">
         <v>102</v>
       </c>
       <c r="L21" s="12" t="s">
         <v>10</v>
       </c>
       <c r="M21" s="4"/>
       <c r="N21" s="3"/>
     </row>
+    <row r="22" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A22" s="7">
+        <v>19</v>
+      </c>
+      <c r="C22" s="19" t="s">
+        <v>121</v>
+      </c>
+      <c r="D22" s="20"/>
+      <c r="E22" s="14" t="s">
+        <v>121</v>
+      </c>
+      <c r="F22" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="G22" s="19" t="s">
+        <v>123</v>
+      </c>
+      <c r="H22" s="20"/>
+      <c r="I22" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="J22" s="14" t="s">
+        <v>125</v>
+      </c>
+      <c r="K22" s="15">
+        <v>46157</v>
+      </c>
+      <c r="L22" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="M22" s="21"/>
+      <c r="N22" s="20"/>
+    </row>
+    <row r="23" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A23" s="7">
+        <v>20</v>
+      </c>
+      <c r="C23" s="19" t="s">
+        <v>126</v>
+      </c>
+      <c r="D23" s="20"/>
+      <c r="E23" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="F23" s="14" t="s">
+        <v>128</v>
+      </c>
+      <c r="G23" s="19" t="s">
+        <v>129</v>
+      </c>
+      <c r="H23" s="20"/>
+      <c r="I23" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="J23" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="K23" s="15">
+        <v>46157</v>
+      </c>
+      <c r="L23" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="M23" s="21"/>
+      <c r="N23" s="20"/>
+    </row>
+    <row r="24" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A24" s="7">
+        <v>21</v>
+      </c>
+      <c r="C24" s="19" t="s">
+        <v>132</v>
+      </c>
+      <c r="D24" s="20"/>
+      <c r="E24" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="F24" s="16" t="s">
+        <v>133</v>
+      </c>
+      <c r="G24" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="H24" s="20"/>
+      <c r="I24" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="J24" s="16" t="s">
+        <v>136</v>
+      </c>
+      <c r="K24" s="15">
+        <v>46167</v>
+      </c>
+      <c r="L24" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="M24" s="21"/>
+      <c r="N24" s="20"/>
+    </row>
+    <row r="25" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="7">
+        <v>22</v>
+      </c>
+      <c r="C25" s="19" t="s">
+        <v>137</v>
+      </c>
+      <c r="D25" s="20"/>
+      <c r="E25" s="16" t="s">
+        <v>138</v>
+      </c>
+      <c r="F25" s="16" t="s">
+        <v>139</v>
+      </c>
+      <c r="G25" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="H25" s="20"/>
+      <c r="I25" s="16" t="s">
+        <v>141</v>
+      </c>
+      <c r="J25" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="K25" s="15">
+        <v>46169</v>
+      </c>
+      <c r="L25" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="M25" s="21"/>
+      <c r="N25" s="20"/>
+    </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="14">
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="L25:N25"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="L23:N23"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="L24:N24"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="L22:N22"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.35433070866141736" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;C&amp;"Arial"&amp;9&amp;I[1 / 1]&amp;I &amp;R</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>