--- v1 (2026-06-07)
+++ v2 (2026-06-28)
@@ -12,51 +12,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12105"/>
   </bookViews>
   <sheets>
     <sheet name="70.ObavjestenjeOStatusuOtvaranj" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="80000"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="167">
   <si>
     <r>
       <t xml:space="preserve">R.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> br.</t>
     </r>
   </si>
   <si>
     <t>Okružni privredni sud u Banjoj Luci</t>
   </si>
   <si>
     <t>Poslovno Ime</t>
   </si>
   <si>
     <t>Skraćeno poslovno ime</t>
   </si>
   <si>
@@ -453,50 +453,122 @@
     <t>57-01-0385-23</t>
   </si>
   <si>
     <t>Ulica Ranka Šipke  broj 80b, Banja Luka, Banja Luka</t>
   </si>
   <si>
     <t>57 0 St 148422 26 St</t>
   </si>
   <si>
     <t>"KALASTORE" Društvo sa ograničenom odgovornošću za poizvodnju, prodaju i usluge, Banja Luka</t>
   </si>
   <si>
     <t>"KALASTORE" d.o.o. Banja Luka</t>
   </si>
   <si>
     <t>4404099390008</t>
   </si>
   <si>
     <t>57-01-0374-16</t>
   </si>
   <si>
     <t>Ul. Jevrejska  54, u prizemlju, prostor broj 2, Banja Luka, Banja Luka</t>
   </si>
   <si>
     <t>57 0 St 149206 26 St</t>
+  </si>
+  <si>
+    <t>"Top-Farm" proizvodnja, trgovina, usluge d.o.o. Nova Topola, Gradiška, u stečaju</t>
+  </si>
+  <si>
+    <t>"Top-Farm" d.o.o. Nova Topola, Gradiška, u stečaju</t>
+  </si>
+  <si>
+    <t>4402277500006</t>
+  </si>
+  <si>
+    <t>1-15356-00</t>
+  </si>
+  <si>
+    <t>Nova Topola bb, Nova Topola, Gradiška</t>
+  </si>
+  <si>
+    <t>57 0 St 134792 21 St</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"ROCKSTER" društvo sa ograničenom odgovornošću </t>
+  </si>
+  <si>
+    <t>"ROCKSTER" d.o.o.</t>
+  </si>
+  <si>
+    <t>4405073700005</t>
+  </si>
+  <si>
+    <t>57-01-0261-23</t>
+  </si>
+  <si>
+    <t>Ulica Rade Januša broj 77, Laktaši, Laktaši</t>
+  </si>
+  <si>
+    <t>57 0 St 148323 25 St</t>
+  </si>
+  <si>
+    <t>Proizvodno, građevinsko, uslužno, prometno export-import preduzeće "Stanogradnja commerce" d.o.o. Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>"Stanogradnja commerce" d.o.o. Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>4400909670007</t>
+  </si>
+  <si>
+    <t>1-2555-00</t>
+  </si>
+  <si>
+    <t>Ulica Karađorđeva broj 378, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 089700 10 St</t>
+  </si>
+  <si>
+    <t>"TROMEĐA" Društvo sa ograničenom odgovornošću za proizvodnju, promet i usluge d.o.o. Ukrina, Čelinac</t>
+  </si>
+  <si>
+    <t>"TROMEĐA" d.o.o. Ukrina, Čelinac</t>
+  </si>
+  <si>
+    <t>4401305940002</t>
+  </si>
+  <si>
+    <t>1-4281-00</t>
+  </si>
+  <si>
+    <t>Ukrina bb, Čelinac, Čelinac</t>
+  </si>
+  <si>
+    <t>57 0 St 145760 25 St</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-10409]dd\.mm\.yyyy\."/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
@@ -594,131 +666,139 @@
         <color indexed="11"/>
       </top>
       <bottom style="thin">
         <color indexed="11"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="11"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="11"/>
       </top>
       <bottom style="thin">
         <color indexed="11"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00808080"/>
       <rgbColor rgb="00C0C0C0"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
@@ -1068,903 +1148,1043 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N25"/>
+  <dimension ref="A1:N29"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A13" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="C25" sqref="C25:D25"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A22" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="O26" sqref="O26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="30" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="2.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="30" style="1"/>
     <col min="4" max="4" width="2.140625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="30" style="1"/>
     <col min="6" max="6" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="30" style="1"/>
     <col min="10" max="10" width="20.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="22.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="2.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="30" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15" x14ac:dyDescent="0.2">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="20" t="s">
         <v>120</v>
       </c>
-      <c r="B1" s="17"/>
-[...9 lines deleted...]
-      <c r="L1" s="17"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="20"/>
+      <c r="J1" s="20"/>
+      <c r="K1" s="20"/>
+      <c r="L1" s="20"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
     </row>
     <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="18"/>
-[...9 lines deleted...]
-      <c r="L2" s="18"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+      <c r="K2" s="21"/>
+      <c r="L2" s="21"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="3"/>
-      <c r="C3" s="11" t="s">
+      <c r="C3" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="9"/>
-      <c r="E3" s="11" t="s">
+      <c r="E3" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="11" t="s">
+      <c r="F3" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="11" t="s">
+      <c r="G3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="9"/>
-      <c r="I3" s="11" t="s">
+      <c r="I3" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="J3" s="11" t="s">
+      <c r="J3" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="K3" s="11" t="s">
+      <c r="K3" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="L3" s="11" t="s">
+      <c r="L3" s="10" t="s">
         <v>9</v>
       </c>
       <c r="M3" s="4"/>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A4" s="5">
         <v>1</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="8"/>
-      <c r="E4" s="12" t="s">
+      <c r="E4" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="F4" s="12" t="s">
+      <c r="F4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="8"/>
-      <c r="I4" s="12" t="s">
+      <c r="I4" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="J4" s="12" t="s">
+      <c r="J4" s="11" t="s">
         <v>99</v>
       </c>
-      <c r="K4" s="13">
+      <c r="K4" s="12">
         <v>46041</v>
       </c>
-      <c r="L4" s="12" t="s">
+      <c r="L4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="4"/>
       <c r="N4" s="3"/>
     </row>
     <row r="5" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A5" s="5">
         <v>2</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="8"/>
-      <c r="E5" s="12" t="s">
+      <c r="E5" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="F5" s="12" t="s">
+      <c r="F5" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="G5" s="12" t="s">
+      <c r="G5" s="11" t="s">
         <v>19</v>
       </c>
       <c r="H5" s="9"/>
-      <c r="I5" s="12" t="s">
+      <c r="I5" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="J5" s="12" t="s">
+      <c r="J5" s="11" t="s">
         <v>104</v>
       </c>
-      <c r="K5" s="13">
+      <c r="K5" s="12">
         <v>46050</v>
       </c>
-      <c r="L5" s="12" t="s">
+      <c r="L5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="4"/>
       <c r="N5" s="3"/>
     </row>
     <row r="6" spans="1:14" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A6" s="7">
         <v>3</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="8"/>
-      <c r="E6" s="12" t="s">
+      <c r="E6" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="F6" s="12" t="s">
+      <c r="F6" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="G6" s="12" t="s">
+      <c r="G6" s="11" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="9"/>
-      <c r="I6" s="12" t="s">
+      <c r="I6" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="J6" s="12" t="s">
+      <c r="J6" s="11" t="s">
         <v>105</v>
       </c>
-      <c r="K6" s="13">
+      <c r="K6" s="12">
         <v>46055</v>
       </c>
-      <c r="L6" s="12" t="s">
+      <c r="L6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="4"/>
       <c r="N6" s="3"/>
     </row>
     <row r="7" spans="1:14" ht="51" x14ac:dyDescent="0.2">
       <c r="A7" s="7">
         <v>4</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="8"/>
-      <c r="E7" s="12" t="s">
+      <c r="E7" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="F7" s="12" t="s">
+      <c r="F7" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="12" t="s">
+      <c r="G7" s="11" t="s">
         <v>29</v>
       </c>
       <c r="H7" s="9"/>
-      <c r="I7" s="12" t="s">
+      <c r="I7" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="J7" s="12" t="s">
+      <c r="J7" s="11" t="s">
         <v>106</v>
       </c>
-      <c r="K7" s="13">
+      <c r="K7" s="12">
         <v>46066</v>
       </c>
-      <c r="L7" s="12" t="s">
+      <c r="L7" s="11" t="s">
         <v>10</v>
       </c>
       <c r="M7" s="4"/>
       <c r="N7" s="3"/>
     </row>
     <row r="8" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A8" s="7">
         <v>5</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="8"/>
-      <c r="E8" s="12" t="s">
+      <c r="E8" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="F8" s="12" t="s">
+      <c r="F8" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="G8" s="12" t="s">
+      <c r="G8" s="11" t="s">
         <v>34</v>
       </c>
       <c r="H8" s="9"/>
-      <c r="I8" s="12" t="s">
+      <c r="I8" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="J8" s="12" t="s">
+      <c r="J8" s="11" t="s">
         <v>107</v>
       </c>
-      <c r="K8" s="13">
+      <c r="K8" s="12">
         <v>46073</v>
       </c>
-      <c r="L8" s="12" t="s">
+      <c r="L8" s="11" t="s">
         <v>10</v>
       </c>
       <c r="M8" s="4"/>
       <c r="N8" s="3"/>
     </row>
     <row r="9" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="7">
         <v>6</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="8"/>
-      <c r="E9" s="12" t="s">
+      <c r="E9" s="11" t="s">
         <v>42</v>
       </c>
-      <c r="F9" s="12" t="s">
+      <c r="F9" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="G9" s="12" t="s">
+      <c r="G9" s="11" t="s">
         <v>44</v>
       </c>
       <c r="H9" s="9"/>
-      <c r="I9" s="12" t="s">
+      <c r="I9" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="J9" s="12" t="s">
+      <c r="J9" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K9" s="12">
         <v>46078</v>
       </c>
-      <c r="L9" s="12" t="s">
+      <c r="L9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="M9" s="4"/>
       <c r="N9" s="3"/>
     </row>
     <row r="10" spans="1:14" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A10" s="7">
         <v>7</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="8"/>
-      <c r="E10" s="12" t="s">
+      <c r="E10" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="F10" s="12" t="s">
+      <c r="F10" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="G10" s="12" t="s">
+      <c r="G10" s="11" t="s">
         <v>39</v>
       </c>
       <c r="H10" s="9"/>
-      <c r="I10" s="12" t="s">
+      <c r="I10" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="J10" s="12" t="s">
+      <c r="J10" s="11" t="s">
         <v>109</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K10" s="12">
         <v>46078</v>
       </c>
-      <c r="L10" s="12" t="s">
+      <c r="L10" s="11" t="s">
         <v>10</v>
       </c>
       <c r="M10" s="4"/>
       <c r="N10" s="3"/>
     </row>
     <row r="11" spans="1:14" ht="51" x14ac:dyDescent="0.2">
       <c r="A11" s="7">
         <v>8</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D11" s="8"/>
-      <c r="E11" s="12" t="s">
+      <c r="E11" s="11" t="s">
         <v>47</v>
       </c>
-      <c r="F11" s="12" t="s">
+      <c r="F11" s="11" t="s">
         <v>48</v>
       </c>
-      <c r="G11" s="12" t="s">
+      <c r="G11" s="11" t="s">
         <v>49</v>
       </c>
       <c r="H11" s="9"/>
-      <c r="I11" s="12" t="s">
+      <c r="I11" s="11" t="s">
         <v>50</v>
       </c>
-      <c r="J11" s="12" t="s">
+      <c r="J11" s="11" t="s">
         <v>105</v>
       </c>
-      <c r="K11" s="13">
+      <c r="K11" s="12">
         <v>46084</v>
       </c>
-      <c r="L11" s="12" t="s">
+      <c r="L11" s="11" t="s">
         <v>10</v>
       </c>
       <c r="M11" s="4"/>
       <c r="N11" s="3"/>
     </row>
     <row r="12" spans="1:14" ht="51" x14ac:dyDescent="0.2">
       <c r="A12" s="7">
         <v>9</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D12" s="8"/>
-      <c r="E12" s="12" t="s">
+      <c r="E12" s="11" t="s">
         <v>57</v>
       </c>
-      <c r="F12" s="12" t="s">
+      <c r="F12" s="11" t="s">
         <v>58</v>
       </c>
-      <c r="G12" s="12" t="s">
+      <c r="G12" s="11" t="s">
         <v>59</v>
       </c>
       <c r="H12" s="9"/>
-      <c r="I12" s="12" t="s">
+      <c r="I12" s="11" t="s">
         <v>60</v>
       </c>
-      <c r="J12" s="12" t="s">
+      <c r="J12" s="11" t="s">
         <v>110</v>
       </c>
-      <c r="K12" s="13">
+      <c r="K12" s="12">
         <v>46085</v>
       </c>
-      <c r="L12" s="12" t="s">
+      <c r="L12" s="11" t="s">
         <v>10</v>
       </c>
       <c r="M12" s="4"/>
       <c r="N12" s="3"/>
     </row>
     <row r="13" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A13" s="7">
         <v>10</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="8"/>
-      <c r="E13" s="12" t="s">
+      <c r="E13" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="F13" s="12" t="s">
+      <c r="F13" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="G13" s="12" t="s">
+      <c r="G13" s="11" t="s">
         <v>54</v>
       </c>
       <c r="H13" s="9"/>
-      <c r="I13" s="12" t="s">
+      <c r="I13" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="J13" s="12" t="s">
+      <c r="J13" s="11" t="s">
         <v>111</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K13" s="12">
         <v>46085</v>
       </c>
-      <c r="L13" s="12" t="s">
+      <c r="L13" s="11" t="s">
         <v>10</v>
       </c>
       <c r="M13" s="4"/>
       <c r="N13" s="3"/>
     </row>
     <row r="14" spans="1:14" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A14" s="7">
         <v>11</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D14" s="8"/>
-      <c r="E14" s="12" t="s">
+      <c r="E14" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="F14" s="12" t="s">
+      <c r="F14" s="11" t="s">
         <v>63</v>
       </c>
-      <c r="G14" s="12" t="s">
+      <c r="G14" s="11" t="s">
         <v>64</v>
       </c>
       <c r="H14" s="9"/>
-      <c r="I14" s="12" t="s">
+      <c r="I14" s="11" t="s">
         <v>65</v>
       </c>
-      <c r="J14" s="12" t="s">
+      <c r="J14" s="11" t="s">
         <v>112</v>
       </c>
-      <c r="K14" s="13">
+      <c r="K14" s="12">
         <v>46086</v>
       </c>
-      <c r="L14" s="12" t="s">
+      <c r="L14" s="11" t="s">
         <v>10</v>
       </c>
       <c r="M14" s="4"/>
       <c r="N14" s="3"/>
     </row>
     <row r="15" spans="1:14" ht="51" x14ac:dyDescent="0.2">
       <c r="A15" s="7">
         <v>12</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D15" s="8"/>
-      <c r="E15" s="12" t="s">
+      <c r="E15" s="11" t="s">
         <v>67</v>
       </c>
-      <c r="F15" s="12" t="s">
+      <c r="F15" s="11" t="s">
         <v>68</v>
       </c>
-      <c r="G15" s="12" t="s">
+      <c r="G15" s="11" t="s">
         <v>69</v>
       </c>
       <c r="H15" s="9"/>
-      <c r="I15" s="12" t="s">
+      <c r="I15" s="11" t="s">
         <v>70</v>
       </c>
-      <c r="J15" s="12" t="s">
+      <c r="J15" s="11" t="s">
         <v>113</v>
       </c>
-      <c r="K15" s="13">
+      <c r="K15" s="12">
         <v>46097</v>
       </c>
-      <c r="L15" s="12" t="s">
+      <c r="L15" s="11" t="s">
         <v>10</v>
       </c>
       <c r="M15" s="4"/>
       <c r="N15" s="3"/>
     </row>
     <row r="16" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A16" s="7">
         <v>13</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D16" s="8"/>
-      <c r="E16" s="12" t="s">
+      <c r="E16" s="11" t="s">
         <v>77</v>
       </c>
-      <c r="F16" s="12" t="s">
+      <c r="F16" s="11" t="s">
         <v>78</v>
       </c>
-      <c r="G16" s="12" t="s">
+      <c r="G16" s="11" t="s">
         <v>79</v>
       </c>
       <c r="H16" s="9"/>
-      <c r="I16" s="12" t="s">
+      <c r="I16" s="11" t="s">
         <v>80</v>
       </c>
-      <c r="J16" s="12" t="s">
+      <c r="J16" s="11" t="s">
         <v>114</v>
       </c>
-      <c r="K16" s="13" t="s">
+      <c r="K16" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="L16" s="12" t="s">
+      <c r="L16" s="11" t="s">
         <v>10</v>
       </c>
       <c r="M16" s="4"/>
       <c r="N16" s="3"/>
     </row>
     <row r="17" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A17" s="7">
         <v>14</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D17" s="8"/>
-      <c r="E17" s="12" t="s">
+      <c r="E17" s="11" t="s">
         <v>72</v>
       </c>
-      <c r="F17" s="12" t="s">
+      <c r="F17" s="11" t="s">
         <v>73</v>
       </c>
-      <c r="G17" s="12" t="s">
+      <c r="G17" s="11" t="s">
         <v>74</v>
       </c>
       <c r="H17" s="9"/>
-      <c r="I17" s="12" t="s">
+      <c r="I17" s="11" t="s">
         <v>75</v>
       </c>
-      <c r="J17" s="12" t="s">
+      <c r="J17" s="11" t="s">
         <v>115</v>
       </c>
-      <c r="K17" s="13" t="s">
+      <c r="K17" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="L17" s="12" t="s">
+      <c r="L17" s="11" t="s">
         <v>10</v>
       </c>
       <c r="M17" s="4"/>
       <c r="N17" s="3"/>
     </row>
     <row r="18" spans="1:14" ht="51" x14ac:dyDescent="0.2">
       <c r="A18" s="7">
         <v>15</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D18" s="8"/>
-      <c r="E18" s="12" t="s">
+      <c r="E18" s="11" t="s">
         <v>100</v>
       </c>
-      <c r="F18" s="12" t="s">
+      <c r="F18" s="11" t="s">
         <v>81</v>
       </c>
-      <c r="G18" s="12" t="s">
+      <c r="G18" s="11" t="s">
         <v>82</v>
       </c>
       <c r="H18" s="9"/>
-      <c r="I18" s="12" t="s">
+      <c r="I18" s="11" t="s">
         <v>83</v>
       </c>
-      <c r="J18" s="12" t="s">
+      <c r="J18" s="11" t="s">
         <v>116</v>
       </c>
-      <c r="K18" s="13">
+      <c r="K18" s="12">
         <v>46128</v>
       </c>
-      <c r="L18" s="12" t="s">
+      <c r="L18" s="11" t="s">
         <v>10</v>
       </c>
       <c r="M18" s="4"/>
       <c r="N18" s="3"/>
     </row>
     <row r="19" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A19" s="7">
         <v>16</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D19" s="8"/>
-      <c r="E19" s="12" t="s">
+      <c r="E19" s="11" t="s">
         <v>90</v>
       </c>
-      <c r="F19" s="12" t="s">
+      <c r="F19" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="G19" s="12" t="s">
+      <c r="G19" s="11" t="s">
         <v>92</v>
       </c>
       <c r="H19" s="9"/>
-      <c r="I19" s="12" t="s">
+      <c r="I19" s="11" t="s">
         <v>93</v>
       </c>
-      <c r="J19" s="12" t="s">
+      <c r="J19" s="11" t="s">
         <v>117</v>
       </c>
-      <c r="K19" s="13" t="s">
+      <c r="K19" s="12" t="s">
         <v>102</v>
       </c>
-      <c r="L19" s="12" t="s">
-[...3 lines deleted...]
-      <c r="N19" s="3"/>
+      <c r="L19" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="M19" s="11"/>
+      <c r="N19" s="11"/>
     </row>
     <row r="20" spans="1:14" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A20" s="7">
         <v>17</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D20" s="8"/>
-      <c r="E20" s="12" t="s">
+      <c r="E20" s="11" t="s">
         <v>85</v>
       </c>
-      <c r="F20" s="12" t="s">
+      <c r="F20" s="11" t="s">
         <v>86</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>87</v>
       </c>
       <c r="H20" s="8"/>
-      <c r="I20" s="12" t="s">
+      <c r="I20" s="11" t="s">
         <v>88</v>
       </c>
-      <c r="J20" s="12" t="s">
+      <c r="J20" s="11" t="s">
         <v>118</v>
       </c>
-      <c r="K20" s="13" t="s">
+      <c r="K20" s="12" t="s">
         <v>103</v>
       </c>
-      <c r="L20" s="7" t="s">
-[...3 lines deleted...]
-      <c r="N20" s="8"/>
+      <c r="L20" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="M20" s="11"/>
+      <c r="N20" s="11"/>
     </row>
     <row r="21" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A21" s="7">
         <v>18</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D21" s="8"/>
-      <c r="E21" s="12" t="s">
+      <c r="E21" s="11" t="s">
         <v>47</v>
       </c>
-      <c r="F21" s="12" t="s">
+      <c r="F21" s="11" t="s">
         <v>94</v>
       </c>
-      <c r="G21" s="12" t="s">
+      <c r="G21" s="11" t="s">
         <v>95</v>
       </c>
       <c r="H21" s="9"/>
-      <c r="I21" s="12" t="s">
+      <c r="I21" s="11" t="s">
         <v>96</v>
       </c>
-      <c r="J21" s="12" t="s">
+      <c r="J21" s="11" t="s">
         <v>119</v>
       </c>
-      <c r="K21" s="13" t="s">
+      <c r="K21" s="12" t="s">
         <v>102</v>
       </c>
-      <c r="L21" s="12" t="s">
-[...3 lines deleted...]
-      <c r="N21" s="3"/>
+      <c r="L21" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="M21" s="11"/>
+      <c r="N21" s="11"/>
     </row>
     <row r="22" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A22" s="7">
         <v>19</v>
       </c>
-      <c r="C22" s="19" t="s">
+      <c r="C22" s="18" t="s">
         <v>121</v>
       </c>
-      <c r="D22" s="20"/>
-      <c r="E22" s="14" t="s">
+      <c r="D22" s="19"/>
+      <c r="E22" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="F22" s="14" t="s">
+      <c r="F22" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="G22" s="19" t="s">
+      <c r="G22" s="18" t="s">
         <v>123</v>
       </c>
-      <c r="H22" s="20"/>
-      <c r="I22" s="14" t="s">
+      <c r="H22" s="19"/>
+      <c r="I22" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="J22" s="14" t="s">
+      <c r="J22" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="K22" s="15">
+      <c r="K22" s="14">
         <v>46157</v>
       </c>
-      <c r="L22" s="19" t="s">
-[...3 lines deleted...]
-      <c r="N22" s="20"/>
+      <c r="L22" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="M22" s="11"/>
+      <c r="N22" s="11"/>
     </row>
     <row r="23" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A23" s="7">
         <v>20</v>
       </c>
-      <c r="C23" s="19" t="s">
+      <c r="C23" s="18" t="s">
         <v>126</v>
       </c>
-      <c r="D23" s="20"/>
-      <c r="E23" s="14" t="s">
+      <c r="D23" s="19"/>
+      <c r="E23" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="F23" s="14" t="s">
+      <c r="F23" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="G23" s="19" t="s">
+      <c r="G23" s="18" t="s">
         <v>129</v>
       </c>
-      <c r="H23" s="20"/>
-      <c r="I23" s="14" t="s">
+      <c r="H23" s="19"/>
+      <c r="I23" s="13" t="s">
         <v>130</v>
       </c>
-      <c r="J23" s="14" t="s">
+      <c r="J23" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="K23" s="15">
+      <c r="K23" s="14">
         <v>46157</v>
       </c>
-      <c r="L23" s="19" t="s">
-[...3 lines deleted...]
-      <c r="N23" s="20"/>
+      <c r="L23" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="M23" s="11"/>
+      <c r="N23" s="11"/>
     </row>
     <row r="24" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A24" s="7">
         <v>21</v>
       </c>
-      <c r="C24" s="19" t="s">
+      <c r="C24" s="18" t="s">
         <v>132</v>
       </c>
-      <c r="D24" s="20"/>
-      <c r="E24" s="16" t="s">
+      <c r="D24" s="19"/>
+      <c r="E24" s="15" t="s">
         <v>132</v>
       </c>
-      <c r="F24" s="16" t="s">
+      <c r="F24" s="15" t="s">
         <v>133</v>
       </c>
-      <c r="G24" s="19" t="s">
+      <c r="G24" s="18" t="s">
         <v>134</v>
       </c>
-      <c r="H24" s="20"/>
-      <c r="I24" s="16" t="s">
+      <c r="H24" s="19"/>
+      <c r="I24" s="15" t="s">
         <v>135</v>
       </c>
-      <c r="J24" s="16" t="s">
+      <c r="J24" s="15" t="s">
         <v>136</v>
       </c>
-      <c r="K24" s="15">
+      <c r="K24" s="14">
         <v>46167</v>
       </c>
-      <c r="L24" s="19" t="s">
-[...3 lines deleted...]
-      <c r="N24" s="20"/>
+      <c r="L24" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="M24" s="11"/>
+      <c r="N24" s="11"/>
     </row>
     <row r="25" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A25" s="7">
         <v>22</v>
       </c>
-      <c r="C25" s="19" t="s">
+      <c r="C25" s="18" t="s">
         <v>137</v>
       </c>
-      <c r="D25" s="20"/>
-      <c r="E25" s="16" t="s">
+      <c r="D25" s="19"/>
+      <c r="E25" s="15" t="s">
         <v>138</v>
       </c>
-      <c r="F25" s="16" t="s">
+      <c r="F25" s="15" t="s">
         <v>139</v>
       </c>
-      <c r="G25" s="19" t="s">
+      <c r="G25" s="18" t="s">
         <v>140</v>
       </c>
-      <c r="H25" s="20"/>
-      <c r="I25" s="16" t="s">
+      <c r="H25" s="19"/>
+      <c r="I25" s="15" t="s">
         <v>141</v>
       </c>
-      <c r="J25" s="16" t="s">
+      <c r="J25" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="K25" s="15">
+      <c r="K25" s="14">
         <v>46169</v>
       </c>
-      <c r="L25" s="19" t="s">
-[...3 lines deleted...]
-      <c r="N25" s="20"/>
+      <c r="L25" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="M25" s="11"/>
+      <c r="N25" s="11"/>
+    </row>
+    <row r="26" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A26" s="7">
+        <v>23</v>
+      </c>
+      <c r="C26" s="18" t="s">
+        <v>143</v>
+      </c>
+      <c r="D26" s="19"/>
+      <c r="E26" s="16" t="s">
+        <v>144</v>
+      </c>
+      <c r="F26" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="G26" s="18" t="s">
+        <v>146</v>
+      </c>
+      <c r="H26" s="19"/>
+      <c r="I26" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="J26" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="K26" s="17">
+        <v>46178</v>
+      </c>
+      <c r="L26" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="M26" s="11"/>
+      <c r="N26" s="11"/>
+    </row>
+    <row r="27" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A27" s="7">
+        <v>24</v>
+      </c>
+      <c r="C27" s="18" t="s">
+        <v>149</v>
+      </c>
+      <c r="D27" s="19"/>
+      <c r="E27" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="F27" s="16" t="s">
+        <v>151</v>
+      </c>
+      <c r="G27" s="18" t="s">
+        <v>152</v>
+      </c>
+      <c r="H27" s="19"/>
+      <c r="I27" s="16" t="s">
+        <v>153</v>
+      </c>
+      <c r="J27" s="16" t="s">
+        <v>154</v>
+      </c>
+      <c r="K27" s="17">
+        <v>46183</v>
+      </c>
+      <c r="L27" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="M27" s="11"/>
+      <c r="N27" s="11"/>
+    </row>
+    <row r="28" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A28" s="18">
+        <v>25</v>
+      </c>
+      <c r="B28" s="19"/>
+      <c r="C28" s="18" t="s">
+        <v>155</v>
+      </c>
+      <c r="D28" s="19"/>
+      <c r="E28" s="16" t="s">
+        <v>156</v>
+      </c>
+      <c r="F28" s="16" t="s">
+        <v>157</v>
+      </c>
+      <c r="G28" s="18" t="s">
+        <v>158</v>
+      </c>
+      <c r="H28" s="19"/>
+      <c r="I28" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="J28" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="K28" s="17">
+        <v>40619</v>
+      </c>
+      <c r="L28" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="M28" s="11"/>
+      <c r="N28" s="11"/>
+    </row>
+    <row r="29" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A29" s="18">
+        <v>26</v>
+      </c>
+      <c r="B29" s="19"/>
+      <c r="C29" s="18" t="s">
+        <v>161</v>
+      </c>
+      <c r="D29" s="19"/>
+      <c r="E29" s="22" t="s">
+        <v>162</v>
+      </c>
+      <c r="F29" s="22" t="s">
+        <v>163</v>
+      </c>
+      <c r="G29" s="18" t="s">
+        <v>164</v>
+      </c>
+      <c r="H29" s="19"/>
+      <c r="I29" s="22" t="s">
+        <v>165</v>
+      </c>
+      <c r="J29" s="22" t="s">
+        <v>166</v>
+      </c>
+      <c r="K29" s="23">
+        <v>46195</v>
+      </c>
+      <c r="L29" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="M29" s="11"/>
+      <c r="N29" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="14">
-[...8 lines deleted...]
-    <mergeCell ref="L24:N24"/>
+  <mergeCells count="20">
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="G29:H29"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="G22:H22"/>
-    <mergeCell ref="L22:N22"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="C27:D27"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.35433070866141736" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;C&amp;"Arial"&amp;9&amp;I[1 / 1]&amp;I &amp;R</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>