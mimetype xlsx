--- v2 (2026-06-28)
+++ v3 (2026-07-18)
@@ -1,77 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20394"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{10370DB3-8661-4526-98E2-12D039B8C7B5}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12105"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12105" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="70.ObavjestenjeOStatusuOtvaranj" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="80000"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="167">
-[...14 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="197">
   <si>
     <t>Okružni privredni sud u Banjoj Luci</t>
   </si>
   <si>
     <t>Poslovno Ime</t>
   </si>
   <si>
     <t>Skraćeno poslovno ime</t>
   </si>
   <si>
     <t>JIB</t>
   </si>
   <si>
     <t>MBS</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Broj predmeta</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
@@ -525,56 +511,149 @@
     <t>1-2555-00</t>
   </si>
   <si>
     <t>Ulica Karađorđeva broj 378, Banja Luka, Banja Luka</t>
   </si>
   <si>
     <t>57 0 St 089700 10 St</t>
   </si>
   <si>
     <t>"TROMEĐA" Društvo sa ograničenom odgovornošću za proizvodnju, promet i usluge d.o.o. Ukrina, Čelinac</t>
   </si>
   <si>
     <t>"TROMEĐA" d.o.o. Ukrina, Čelinac</t>
   </si>
   <si>
     <t>4401305940002</t>
   </si>
   <si>
     <t>1-4281-00</t>
   </si>
   <si>
     <t>Ukrina bb, Čelinac, Čelinac</t>
   </si>
   <si>
     <t>57 0 St 145760 25 St</t>
+  </si>
+  <si>
+    <t>Društvo s ograničenom odgovornošću za proizvodnju, promet i usluge "KOMAS-METAL" d.o.o.Gradiška, u stečaju</t>
+  </si>
+  <si>
+    <t>"KOMAS-METAL" d.o.o. Gradiška, u stečaju</t>
+  </si>
+  <si>
+    <t>4402679050007</t>
+  </si>
+  <si>
+    <t>1-16184-00</t>
+  </si>
+  <si>
+    <t>Liskovac bb, Gradiška, Gradiška</t>
+  </si>
+  <si>
+    <t>57 0 St 143090 24 St</t>
+  </si>
+  <si>
+    <t>CITY TRANSPORT LOGISTIC Društvo sa ograničenom odgovornošću Banja Luka; poslovno ime nasrpskom jeziku: LOGISTIKA ZA GRADSKI Društvo sa ograničenom odgovornošću Banja Luka</t>
+  </si>
+  <si>
+    <t>CITY TRANSPORT LOGISTIC d.o.o. Banja Luka; skraćeno poslovno ime na srpskom jeziku: LOGISTIKA ZA GRADSKI d.o.o. Banja Luka</t>
+  </si>
+  <si>
+    <t>4404462810006</t>
+  </si>
+  <si>
+    <t>57-01-0213-19</t>
+  </si>
+  <si>
+    <t>Ulica Vase Pelagića  broj 10 (lokal broj 8), Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 145137 24 St</t>
+  </si>
+  <si>
+    <t>"SYNERGY GLOBAL" Društvo za pružanje usluga d.o.o. Banja Luka</t>
+  </si>
+  <si>
+    <t>"SYNERGY GLOBAL" d.o.o. Banja Luka</t>
+  </si>
+  <si>
+    <t>4402541450004</t>
+  </si>
+  <si>
+    <t>1-15724-00</t>
+  </si>
+  <si>
+    <t>I krajiškog  korpusa br.68, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 147785 25 St</t>
+  </si>
+  <si>
+    <t>R br.</t>
+  </si>
+  <si>
+    <t>"NOVA PRIMA" Društvo sa ograničenom odgovornošću Gradiška</t>
+  </si>
+  <si>
+    <t>"NOVA PRIMA" d.o.o. Gradiška</t>
+  </si>
+  <si>
+    <t>4403267070000</t>
+  </si>
+  <si>
+    <t>57-01-0025-11</t>
+  </si>
+  <si>
+    <t>Radovana Makića broj 5, Gradiška, Gradiška</t>
+  </si>
+  <si>
+    <t>57 0 St 146287 25 St</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Društvo sa ograničenom odgovornošću "IVET MARKET GROUP"; Prevod punog poslovnog imena na srpskom jeziku: Društvo sa ograničenom odgovornošću "IVET MARKET GRUPA"   </t>
+  </si>
+  <si>
+    <t>"IVET MARKET GROUP" d.o.o., Prevod skraćenog poslovnog imena na srpskom jeziku: "IVET MARKET GRUPA" d.o.o.</t>
+  </si>
+  <si>
+    <t>4404660610004</t>
+  </si>
+  <si>
+    <t>57-01-0340-20</t>
+  </si>
+  <si>
+    <t>Ulica Stanka Božića  broj 2, Vrbanja, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 145011 24 St</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-10409]dd\.mm\.yyyy\."/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
@@ -592,51 +671,51 @@
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <charset val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="11"/>
         <bgColor indexed="0"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="10"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="11"/>
       </left>
       <right style="thin">
         <color indexed="11"/>
       </right>
       <top style="thin">
         <color indexed="11"/>
@@ -661,72 +740,90 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="11"/>
       </top>
       <bottom style="thin">
         <color indexed="11"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="11"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="11"/>
       </top>
       <bottom style="thin">
         <color indexed="11"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="11"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="10"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="11"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="11"/>
+      </right>
+      <top style="thin">
+        <color indexed="10"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="11"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
@@ -737,74 +834,98 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00808080"/>
       <rgbColor rgb="00C0C0C0"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1147,1064 +1268,1395 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:N37"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A22" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="O26" sqref="O26"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="30" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.140625" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="2.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="4.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="30" style="1"/>
     <col min="4" max="4" width="2.140625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="30" style="1"/>
     <col min="6" max="6" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="30" style="1"/>
     <col min="10" max="10" width="20.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="22.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="2.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="30" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15" x14ac:dyDescent="0.2">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="23" t="s">
+        <v>119</v>
+      </c>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="J1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="L1" s="23"/>
+      <c r="M1" s="4"/>
+      <c r="N1" s="4"/>
+    </row>
+    <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+    </row>
+    <row r="3" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="25" t="s">
+        <v>184</v>
+      </c>
+      <c r="B3" s="26"/>
+      <c r="C3" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="7"/>
+      <c r="E3" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F3" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="G3" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="H3" s="7"/>
+      <c r="I3" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="J3" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="K3" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="L3" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="M3" s="3"/>
+      <c r="N3" s="2"/>
+    </row>
+    <row r="4" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="21">
+        <v>1</v>
+      </c>
+      <c r="B4" s="22"/>
+      <c r="C4" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="6"/>
+      <c r="E4" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" s="6"/>
+      <c r="I4" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="J4" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="K4" s="10">
+        <v>46041</v>
+      </c>
+      <c r="L4" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M4" s="3"/>
+      <c r="N4" s="2"/>
+    </row>
+    <row r="5" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="21">
+        <v>2</v>
+      </c>
+      <c r="B5" s="22"/>
+      <c r="C5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="6"/>
+      <c r="E5" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" s="7"/>
+      <c r="I5" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="J5" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="K5" s="10">
+        <v>46050</v>
+      </c>
+      <c r="L5" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M5" s="3"/>
+      <c r="N5" s="2"/>
+    </row>
+    <row r="6" spans="1:14" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A6" s="21">
+        <v>3</v>
+      </c>
+      <c r="B6" s="22"/>
+      <c r="C6" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" s="6"/>
+      <c r="E6" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="H6" s="7"/>
+      <c r="I6" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="J6" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="K6" s="10">
+        <v>46055</v>
+      </c>
+      <c r="L6" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M6" s="3"/>
+      <c r="N6" s="2"/>
+    </row>
+    <row r="7" spans="1:14" ht="51" x14ac:dyDescent="0.2">
+      <c r="A7" s="21">
+        <v>4</v>
+      </c>
+      <c r="B7" s="22"/>
+      <c r="C7" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="6"/>
+      <c r="E7" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="7"/>
+      <c r="I7" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="K7" s="10">
+        <v>46066</v>
+      </c>
+      <c r="L7" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M7" s="3"/>
+      <c r="N7" s="2"/>
+    </row>
+    <row r="8" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A8" s="21">
+        <v>5</v>
+      </c>
+      <c r="B8" s="22"/>
+      <c r="C8" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" s="6"/>
+      <c r="E8" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="F8" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G8" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="H8" s="7"/>
+      <c r="I8" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="K8" s="10">
+        <v>46073</v>
+      </c>
+      <c r="L8" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M8" s="3"/>
+      <c r="N8" s="2"/>
+    </row>
+    <row r="9" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="21">
+        <v>6</v>
+      </c>
+      <c r="B9" s="22"/>
+      <c r="C9" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" s="6"/>
+      <c r="E9" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F9" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G9" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" s="7"/>
+      <c r="I9" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="J9" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="K9" s="10">
+        <v>46078</v>
+      </c>
+      <c r="L9" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M9" s="3"/>
+      <c r="N9" s="2"/>
+    </row>
+    <row r="10" spans="1:14" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="21">
+        <v>7</v>
+      </c>
+      <c r="B10" s="22"/>
+      <c r="C10" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="6"/>
+      <c r="E10" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F10" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="G10" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="H10" s="7"/>
+      <c r="I10" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="J10" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="K10" s="10">
+        <v>46078</v>
+      </c>
+      <c r="L10" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M10" s="3"/>
+      <c r="N10" s="2"/>
+    </row>
+    <row r="11" spans="1:14" ht="51" x14ac:dyDescent="0.2">
+      <c r="A11" s="21">
+        <v>8</v>
+      </c>
+      <c r="B11" s="22"/>
+      <c r="C11" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D11" s="6"/>
+      <c r="E11" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="H11" s="7"/>
+      <c r="I11" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="J11" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="K11" s="10">
+        <v>46084</v>
+      </c>
+      <c r="L11" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M11" s="3"/>
+      <c r="N11" s="2"/>
+    </row>
+    <row r="12" spans="1:14" ht="51" x14ac:dyDescent="0.2">
+      <c r="A12" s="21">
+        <v>9</v>
+      </c>
+      <c r="B12" s="22"/>
+      <c r="C12" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="D12" s="6"/>
+      <c r="E12" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" s="7"/>
+      <c r="I12" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="J12" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="K12" s="10">
+        <v>46085</v>
+      </c>
+      <c r="L12" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M12" s="3"/>
+      <c r="N12" s="2"/>
+    </row>
+    <row r="13" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="21">
+        <v>10</v>
+      </c>
+      <c r="B13" s="22"/>
+      <c r="C13" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" s="6"/>
+      <c r="E13" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="H13" s="7"/>
+      <c r="I13" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="K13" s="10">
+        <v>46085</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M13" s="3"/>
+      <c r="N13" s="2"/>
+    </row>
+    <row r="14" spans="1:14" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="21">
+        <v>11</v>
+      </c>
+      <c r="B14" s="22"/>
+      <c r="C14" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" s="6"/>
+      <c r="E14" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="H14" s="7"/>
+      <c r="I14" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="J14" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="K14" s="10">
+        <v>46086</v>
+      </c>
+      <c r="L14" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M14" s="3"/>
+      <c r="N14" s="2"/>
+    </row>
+    <row r="15" spans="1:14" ht="51" x14ac:dyDescent="0.2">
+      <c r="A15" s="21">
+        <v>12</v>
+      </c>
+      <c r="B15" s="22"/>
+      <c r="C15" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15" s="6"/>
+      <c r="E15" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="F15" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="G15" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="H15" s="7"/>
+      <c r="I15" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="J15" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="K15" s="10">
+        <v>46097</v>
+      </c>
+      <c r="L15" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M15" s="3"/>
+      <c r="N15" s="2"/>
+    </row>
+    <row r="16" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="21">
+        <v>13</v>
+      </c>
+      <c r="B16" s="22"/>
+      <c r="C16" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" s="6"/>
+      <c r="E16" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="F16" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="G16" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="H16" s="7"/>
+      <c r="I16" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="J16" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="K16" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M16" s="3"/>
+      <c r="N16" s="2"/>
+    </row>
+    <row r="17" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="21">
+        <v>14</v>
+      </c>
+      <c r="B17" s="22"/>
+      <c r="C17" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="6"/>
+      <c r="E17" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="F17" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="G17" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="H17" s="7"/>
+      <c r="I17" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="J17" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="K17" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M17" s="3"/>
+      <c r="N17" s="2"/>
+    </row>
+    <row r="18" spans="1:14" ht="51" x14ac:dyDescent="0.2">
+      <c r="A18" s="21">
+        <v>15</v>
+      </c>
+      <c r="B18" s="22"/>
+      <c r="C18" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D18" s="6"/>
+      <c r="E18" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="H18" s="7"/>
+      <c r="I18" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="J18" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="K18" s="10">
+        <v>46128</v>
+      </c>
+      <c r="L18" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M18" s="3"/>
+      <c r="N18" s="2"/>
+    </row>
+    <row r="19" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="21">
+        <v>16</v>
+      </c>
+      <c r="B19" s="22"/>
+      <c r="C19" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D19" s="6"/>
+      <c r="E19" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="F19" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="G19" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="H19" s="7"/>
+      <c r="I19" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="J19" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="K19" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="L19" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M19" s="9"/>
+      <c r="N19" s="9"/>
+    </row>
+    <row r="20" spans="1:14" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="21">
+        <v>17</v>
+      </c>
+      <c r="B20" s="22"/>
+      <c r="C20" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D20" s="6"/>
+      <c r="E20" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="F20" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="H20" s="6"/>
+      <c r="I20" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="J20" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="K20" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="L20" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M20" s="9"/>
+      <c r="N20" s="9"/>
+    </row>
+    <row r="21" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A21" s="21">
+        <v>18</v>
+      </c>
+      <c r="B21" s="22"/>
+      <c r="C21" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D21" s="6"/>
+      <c r="E21" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="F21" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="G21" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="H21" s="7"/>
+      <c r="I21" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="J21" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="K21" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="L21" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M21" s="9"/>
+      <c r="N21" s="9"/>
+    </row>
+    <row r="22" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A22" s="21">
+        <v>19</v>
+      </c>
+      <c r="B22" s="22"/>
+      <c r="C22" s="21" t="s">
         <v>120</v>
       </c>
-      <c r="B1" s="20"/>
-[...68 lines deleted...]
-      <c r="C4" s="7" t="s">
+      <c r="D22" s="22"/>
+      <c r="E22" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="F22" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="G22" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="H22" s="22"/>
+      <c r="I22" s="11" t="s">
+        <v>123</v>
+      </c>
+      <c r="J22" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="K22" s="12">
+        <v>46157</v>
+      </c>
+      <c r="L22" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M22" s="9"/>
+      <c r="N22" s="9"/>
+    </row>
+    <row r="23" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A23" s="21">
+        <v>20</v>
+      </c>
+      <c r="B23" s="22"/>
+      <c r="C23" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="D23" s="22"/>
+      <c r="E23" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="F23" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="G23" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="H23" s="22"/>
+      <c r="I23" s="11" t="s">
+        <v>129</v>
+      </c>
+      <c r="J23" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="K23" s="12">
+        <v>46157</v>
+      </c>
+      <c r="L23" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M23" s="9"/>
+      <c r="N23" s="9"/>
+    </row>
+    <row r="24" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A24" s="21">
+        <v>21</v>
+      </c>
+      <c r="B24" s="22"/>
+      <c r="C24" s="21" t="s">
+        <v>131</v>
+      </c>
+      <c r="D24" s="22"/>
+      <c r="E24" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="F24" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="G24" s="21" t="s">
+        <v>133</v>
+      </c>
+      <c r="H24" s="22"/>
+      <c r="I24" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="K24" s="12">
+        <v>46167</v>
+      </c>
+      <c r="L24" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M24" s="9"/>
+      <c r="N24" s="9"/>
+    </row>
+    <row r="25" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="21">
+        <v>22</v>
+      </c>
+      <c r="B25" s="22"/>
+      <c r="C25" s="21" t="s">
+        <v>136</v>
+      </c>
+      <c r="D25" s="22"/>
+      <c r="E25" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="F25" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="G25" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="H25" s="22"/>
+      <c r="I25" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="K25" s="12">
+        <v>46169</v>
+      </c>
+      <c r="L25" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M25" s="9"/>
+      <c r="N25" s="9"/>
+    </row>
+    <row r="26" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A26" s="21">
+        <v>23</v>
+      </c>
+      <c r="B26" s="22"/>
+      <c r="C26" s="21" t="s">
+        <v>142</v>
+      </c>
+      <c r="D26" s="22"/>
+      <c r="E26" s="14" t="s">
+        <v>143</v>
+      </c>
+      <c r="F26" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="G26" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="H26" s="22"/>
+      <c r="I26" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="J26" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="K26" s="15">
+        <v>46178</v>
+      </c>
+      <c r="L26" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M26" s="9"/>
+      <c r="N26" s="9"/>
+    </row>
+    <row r="27" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A27" s="21">
+        <v>24</v>
+      </c>
+      <c r="B27" s="22"/>
+      <c r="C27" s="21" t="s">
+        <v>148</v>
+      </c>
+      <c r="D27" s="22"/>
+      <c r="E27" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="F27" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="G27" s="21" t="s">
+        <v>151</v>
+      </c>
+      <c r="H27" s="22"/>
+      <c r="I27" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="J27" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="K27" s="15">
+        <v>46183</v>
+      </c>
+      <c r="L27" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M27" s="9"/>
+      <c r="N27" s="9"/>
+    </row>
+    <row r="28" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A28" s="21">
+        <v>25</v>
+      </c>
+      <c r="B28" s="22"/>
+      <c r="C28" s="21" t="s">
+        <v>154</v>
+      </c>
+      <c r="D28" s="22"/>
+      <c r="E28" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="F28" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="G28" s="21" t="s">
+        <v>157</v>
+      </c>
+      <c r="H28" s="22"/>
+      <c r="I28" s="14" t="s">
+        <v>158</v>
+      </c>
+      <c r="J28" s="14" t="s">
+        <v>159</v>
+      </c>
+      <c r="K28" s="15">
+        <v>40619</v>
+      </c>
+      <c r="L28" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M28" s="9"/>
+      <c r="N28" s="9"/>
+    </row>
+    <row r="29" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A29" s="21">
+        <v>26</v>
+      </c>
+      <c r="B29" s="22"/>
+      <c r="C29" s="21" t="s">
+        <v>160</v>
+      </c>
+      <c r="D29" s="22"/>
+      <c r="E29" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="F29" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="G29" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="H29" s="22"/>
+      <c r="I29" s="16" t="s">
+        <v>164</v>
+      </c>
+      <c r="J29" s="16" t="s">
+        <v>165</v>
+      </c>
+      <c r="K29" s="17">
+        <v>46195</v>
+      </c>
+      <c r="L29" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M29" s="9"/>
+      <c r="N29" s="9"/>
+    </row>
+    <row r="30" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A30" s="21">
+        <v>27</v>
+      </c>
+      <c r="B30" s="22"/>
+      <c r="C30" s="21" t="s">
+        <v>166</v>
+      </c>
+      <c r="D30" s="22"/>
+      <c r="E30" s="18" t="s">
+        <v>167</v>
+      </c>
+      <c r="F30" s="18" t="s">
+        <v>168</v>
+      </c>
+      <c r="G30" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="H30" s="22"/>
+      <c r="I30" s="18" t="s">
+        <v>170</v>
+      </c>
+      <c r="J30" s="18" t="s">
+        <v>171</v>
+      </c>
+      <c r="K30" s="19">
+        <v>45565</v>
+      </c>
+      <c r="L30" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M30" s="9"/>
+      <c r="N30" s="9"/>
+    </row>
+    <row r="31" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A31" s="21">
+        <v>28</v>
+      </c>
+      <c r="B31" s="22"/>
+      <c r="C31" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="D31" s="22"/>
+      <c r="E31" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="F31" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="G31" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="H31" s="22"/>
+      <c r="I31" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="J31" s="18" t="s">
+        <v>105</v>
+      </c>
+      <c r="K31" s="19">
+        <v>46066</v>
+      </c>
+      <c r="L31" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M31" s="9"/>
+      <c r="N31" s="9"/>
+    </row>
+    <row r="32" spans="1:14" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="21">
+        <v>29</v>
+      </c>
+      <c r="B32" s="22"/>
+      <c r="C32" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="D32" s="22"/>
+      <c r="E32" s="18" t="s">
+        <v>173</v>
+      </c>
+      <c r="F32" s="18" t="s">
+        <v>174</v>
+      </c>
+      <c r="G32" s="21" t="s">
+        <v>175</v>
+      </c>
+      <c r="H32" s="22"/>
+      <c r="I32" s="18" t="s">
+        <v>176</v>
+      </c>
+      <c r="J32" s="18" t="s">
+        <v>177</v>
+      </c>
+      <c r="K32" s="19">
+        <v>46202</v>
+      </c>
+      <c r="L32" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M32" s="9"/>
+      <c r="N32" s="9"/>
+    </row>
+    <row r="33" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A33" s="21">
+        <v>30</v>
+      </c>
+      <c r="B33" s="22"/>
+      <c r="C33" s="21" t="s">
+        <v>178</v>
+      </c>
+      <c r="D33" s="22"/>
+      <c r="E33" s="18" t="s">
+        <v>179</v>
+      </c>
+      <c r="F33" s="18" t="s">
+        <v>180</v>
+      </c>
+      <c r="G33" s="21" t="s">
+        <v>181</v>
+      </c>
+      <c r="H33" s="22"/>
+      <c r="I33" s="18" t="s">
+        <v>182</v>
+      </c>
+      <c r="J33" s="18" t="s">
+        <v>183</v>
+      </c>
+      <c r="K33" s="19">
+        <v>46191</v>
+      </c>
+      <c r="L33" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M33" s="9"/>
+      <c r="N33" s="9"/>
+    </row>
+    <row r="34" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A34" s="21">
+        <v>31</v>
+      </c>
+      <c r="B34" s="22"/>
+      <c r="C34" s="21" t="s">
+        <v>185</v>
+      </c>
+      <c r="D34" s="22"/>
+      <c r="E34" s="18" t="s">
+        <v>186</v>
+      </c>
+      <c r="F34" s="18" t="s">
+        <v>187</v>
+      </c>
+      <c r="G34" s="21" t="s">
+        <v>188</v>
+      </c>
+      <c r="H34" s="22"/>
+      <c r="I34" s="18" t="s">
+        <v>189</v>
+      </c>
+      <c r="J34" s="18" t="s">
+        <v>190</v>
+      </c>
+      <c r="K34" s="19">
+        <v>46205</v>
+      </c>
+      <c r="L34" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="M34" s="27"/>
+      <c r="N34" s="22"/>
+    </row>
+    <row r="35" spans="1:14" ht="51" x14ac:dyDescent="0.2">
+      <c r="A35" s="21">
+        <v>32</v>
+      </c>
+      <c r="B35" s="22"/>
+      <c r="C35" s="21" t="s">
+        <v>191</v>
+      </c>
+      <c r="D35" s="22"/>
+      <c r="E35" s="18" t="s">
+        <v>192</v>
+      </c>
+      <c r="F35" s="18" t="s">
+        <v>193</v>
+      </c>
+      <c r="G35" s="21" t="s">
+        <v>194</v>
+      </c>
+      <c r="H35" s="22"/>
+      <c r="I35" s="18" t="s">
+        <v>195</v>
+      </c>
+      <c r="J35" s="18" t="s">
+        <v>196</v>
+      </c>
+      <c r="K35" s="19">
+        <v>46205</v>
+      </c>
+      <c r="L35" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="M35" s="27"/>
+      <c r="N35" s="22"/>
+    </row>
+    <row r="36" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A36" s="21">
+        <v>33</v>
+      </c>
+      <c r="B36" s="22"/>
+      <c r="C36" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="22"/>
+      <c r="E36" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="D4" s="8"/>
-      <c r="E4" s="11" t="s">
+      <c r="F36" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="F4" s="11" t="s">
+      <c r="G36" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="G4" s="7" t="s">
+      <c r="H36" s="22"/>
+      <c r="I36" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="H4" s="8"/>
-      <c r="I4" s="11" t="s">
+      <c r="J36" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="K36" s="19">
+        <v>46041</v>
+      </c>
+      <c r="L36" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="M36" s="27"/>
+      <c r="N36" s="22"/>
+    </row>
+    <row r="37" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A37" s="21">
+        <v>34</v>
+      </c>
+      <c r="B37" s="22"/>
+      <c r="C37" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="J4" s="11" t="s">
-[...16 lines deleted...]
-      <c r="C5" s="7" t="s">
+      <c r="D37" s="22"/>
+      <c r="E37" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="D5" s="8"/>
-      <c r="E5" s="11" t="s">
+      <c r="F37" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="G37" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="G5" s="11" t="s">
+      <c r="H37" s="22"/>
+      <c r="I37" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="H5" s="9"/>
-[...6 lines deleted...]
-      <c r="K5" s="12">
+      <c r="J37" s="20" t="s">
+        <v>103</v>
+      </c>
+      <c r="K37" s="19">
         <v>46050</v>
       </c>
-      <c r="L5" s="11" t="s">
-[...813 lines deleted...]
-      <c r="N29" s="11"/>
+      <c r="L37" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="M37" s="27"/>
+      <c r="N37" s="22"/>
     </row>
   </sheetData>
-  <mergeCells count="20">
-[...2 lines deleted...]
-    <mergeCell ref="G29:H29"/>
+  <mergeCells count="73">
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="L36:N36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="L37:N37"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="L35:N35"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="L34:N34"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A13:B13"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="G22:H22"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="G25:H25"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="G24:H24"/>
-    <mergeCell ref="A28:B28"/>
-[...1 lines deleted...]
-    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
     <mergeCell ref="G27:H27"/>
     <mergeCell ref="C26:D26"/>
     <mergeCell ref="G26:H26"/>
     <mergeCell ref="C27:D27"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="G31:H31"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="G33:H33"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.35433070866141736" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;C&amp;"Arial"&amp;9&amp;I[1 / 1]&amp;I &amp;R</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>70.ObavjestenjeOStatusuOtvaranj</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>