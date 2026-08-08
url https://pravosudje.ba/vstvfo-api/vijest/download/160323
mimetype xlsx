--- v3 (2026-07-18)
+++ v4 (2026-08-08)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20394"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{10370DB3-8661-4526-98E2-12D039B8C7B5}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D89A003E-7712-4D5F-BDCF-175763961B51}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12105" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="80000"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="197">
   <si>
     <t>Okružni privredni sud u Banjoj Luci</t>
   </si>
   <si>
     <t>Poslovno Ime</t>
   </si>
   <si>
     <t>Skraćeno poslovno ime</t>
   </si>
   <si>
     <t>JIB</t>
   </si>
   <si>
     <t>MBS</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Broj predmeta</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
@@ -771,51 +771,51 @@
         <color indexed="10"/>
       </top>
       <bottom style="thin">
         <color indexed="11"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="11"/>
       </right>
       <top style="thin">
         <color indexed="10"/>
       </top>
       <bottom style="thin">
         <color indexed="11"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
@@ -850,76 +850,72 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00808080"/>
       <rgbColor rgb="00C0C0C0"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
@@ -1269,54 +1265,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N37"/>
+  <dimension ref="A1:N35"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection sqref="A1:L1"/>
+      <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="30" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="4.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="30" style="1"/>
     <col min="4" max="4" width="2.140625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="30" style="1"/>
     <col min="6" max="6" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="30" style="1"/>
     <col min="10" max="10" width="20.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="22.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="2.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="30" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15" x14ac:dyDescent="0.2">
       <c r="A1" s="23" t="s">
         <v>119</v>
       </c>
@@ -1363,1280 +1359,1204 @@
         <v>2</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="7"/>
       <c r="I3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="K3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="L3" s="8" t="s">
         <v>8</v>
       </c>
       <c r="M3" s="3"/>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="21">
+      <c r="A4" s="20">
         <v>1</v>
       </c>
-      <c r="B4" s="22"/>
+      <c r="B4" s="21"/>
       <c r="C4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="6"/>
       <c r="E4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H4" s="6"/>
       <c r="I4" s="9" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>98</v>
       </c>
       <c r="K4" s="10">
         <v>46041</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M4" s="3"/>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="21">
+      <c r="A5" s="20">
         <v>2</v>
       </c>
-      <c r="B5" s="22"/>
+      <c r="B5" s="21"/>
       <c r="C5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="7"/>
       <c r="I5" s="9" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="9" t="s">
         <v>103</v>
       </c>
       <c r="K5" s="10">
         <v>46050</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M5" s="3"/>
       <c r="N5" s="2"/>
     </row>
     <row r="6" spans="1:14" ht="76.5" x14ac:dyDescent="0.2">
-      <c r="A6" s="21">
+      <c r="A6" s="20">
         <v>3</v>
       </c>
-      <c r="B6" s="22"/>
+      <c r="B6" s="21"/>
       <c r="C6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="6"/>
       <c r="E6" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>23</v>
       </c>
       <c r="H6" s="7"/>
       <c r="I6" s="9" t="s">
         <v>24</v>
       </c>
       <c r="J6" s="9" t="s">
         <v>104</v>
       </c>
       <c r="K6" s="10">
         <v>46055</v>
       </c>
       <c r="L6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M6" s="3"/>
       <c r="N6" s="2"/>
     </row>
     <row r="7" spans="1:14" ht="51" x14ac:dyDescent="0.2">
-      <c r="A7" s="21">
+      <c r="A7" s="20">
         <v>4</v>
       </c>
-      <c r="B7" s="22"/>
+      <c r="B7" s="21"/>
       <c r="C7" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="6"/>
       <c r="E7" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="7"/>
       <c r="I7" s="9" t="s">
         <v>29</v>
       </c>
       <c r="J7" s="9" t="s">
         <v>105</v>
       </c>
       <c r="K7" s="10">
         <v>46066</v>
       </c>
       <c r="L7" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M7" s="3"/>
       <c r="N7" s="2"/>
     </row>
     <row r="8" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A8" s="21">
+      <c r="A8" s="20">
         <v>5</v>
       </c>
-      <c r="B8" s="22"/>
+      <c r="B8" s="21"/>
       <c r="C8" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="6"/>
       <c r="E8" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>33</v>
       </c>
       <c r="H8" s="7"/>
       <c r="I8" s="9" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="9" t="s">
         <v>106</v>
       </c>
       <c r="K8" s="10">
         <v>46073</v>
       </c>
       <c r="L8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M8" s="3"/>
       <c r="N8" s="2"/>
     </row>
     <row r="9" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="21">
+      <c r="A9" s="20">
         <v>6</v>
       </c>
-      <c r="B9" s="22"/>
+      <c r="B9" s="21"/>
       <c r="C9" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="6"/>
       <c r="E9" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H9" s="7"/>
       <c r="I9" s="9" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>107</v>
       </c>
       <c r="K9" s="10">
         <v>46078</v>
       </c>
       <c r="L9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M9" s="3"/>
       <c r="N9" s="2"/>
     </row>
     <row r="10" spans="1:14" ht="63.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="21">
+      <c r="A10" s="20">
         <v>7</v>
       </c>
-      <c r="B10" s="22"/>
+      <c r="B10" s="21"/>
       <c r="C10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="7"/>
       <c r="I10" s="9" t="s">
         <v>39</v>
       </c>
       <c r="J10" s="9" t="s">
         <v>108</v>
       </c>
       <c r="K10" s="10">
         <v>46078</v>
       </c>
       <c r="L10" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M10" s="3"/>
       <c r="N10" s="2"/>
     </row>
     <row r="11" spans="1:14" ht="51" x14ac:dyDescent="0.2">
-      <c r="A11" s="21">
+      <c r="A11" s="20">
         <v>8</v>
       </c>
-      <c r="B11" s="22"/>
+      <c r="B11" s="21"/>
       <c r="C11" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>48</v>
       </c>
       <c r="H11" s="7"/>
       <c r="I11" s="9" t="s">
         <v>49</v>
       </c>
       <c r="J11" s="9" t="s">
         <v>104</v>
       </c>
       <c r="K11" s="10">
         <v>46084</v>
       </c>
       <c r="L11" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M11" s="3"/>
       <c r="N11" s="2"/>
     </row>
     <row r="12" spans="1:14" ht="51" x14ac:dyDescent="0.2">
-      <c r="A12" s="21">
-[...2 lines deleted...]
-      <c r="B12" s="22"/>
+      <c r="A12" s="20">
+        <v>9</v>
+      </c>
+      <c r="B12" s="21"/>
       <c r="C12" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D12" s="6"/>
       <c r="E12" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>58</v>
       </c>
       <c r="H12" s="7"/>
       <c r="I12" s="9" t="s">
         <v>59</v>
       </c>
       <c r="J12" s="9" t="s">
         <v>109</v>
       </c>
       <c r="K12" s="10">
         <v>46085</v>
       </c>
       <c r="L12" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M12" s="3"/>
       <c r="N12" s="2"/>
     </row>
     <row r="13" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A13" s="21">
+      <c r="A13" s="20">
         <v>10</v>
       </c>
-      <c r="B13" s="22"/>
+      <c r="B13" s="21"/>
       <c r="C13" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D13" s="6"/>
       <c r="E13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>53</v>
       </c>
       <c r="H13" s="7"/>
       <c r="I13" s="9" t="s">
         <v>54</v>
       </c>
       <c r="J13" s="9" t="s">
         <v>110</v>
       </c>
       <c r="K13" s="10">
         <v>46085</v>
       </c>
       <c r="L13" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M13" s="3"/>
       <c r="N13" s="2"/>
     </row>
     <row r="14" spans="1:14" ht="89.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="21">
+      <c r="A14" s="20">
         <v>11</v>
       </c>
-      <c r="B14" s="22"/>
+      <c r="B14" s="21"/>
       <c r="C14" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D14" s="6"/>
       <c r="E14" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>62</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>63</v>
       </c>
       <c r="H14" s="7"/>
       <c r="I14" s="9" t="s">
         <v>64</v>
       </c>
       <c r="J14" s="9" t="s">
         <v>111</v>
       </c>
       <c r="K14" s="10">
         <v>46086</v>
       </c>
       <c r="L14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M14" s="3"/>
       <c r="N14" s="2"/>
     </row>
     <row r="15" spans="1:14" ht="51" x14ac:dyDescent="0.2">
-      <c r="A15" s="21">
+      <c r="A15" s="20">
         <v>12</v>
       </c>
-      <c r="B15" s="22"/>
+      <c r="B15" s="21"/>
       <c r="C15" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D15" s="6"/>
       <c r="E15" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>67</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>68</v>
       </c>
       <c r="H15" s="7"/>
       <c r="I15" s="9" t="s">
         <v>69</v>
       </c>
       <c r="J15" s="9" t="s">
         <v>112</v>
       </c>
       <c r="K15" s="10">
         <v>46097</v>
       </c>
       <c r="L15" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M15" s="3"/>
       <c r="N15" s="2"/>
     </row>
     <row r="16" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A16" s="21">
+      <c r="A16" s="20">
         <v>13</v>
       </c>
-      <c r="B16" s="22"/>
+      <c r="B16" s="21"/>
       <c r="C16" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D16" s="6"/>
       <c r="E16" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>77</v>
       </c>
       <c r="G16" s="9" t="s">
         <v>78</v>
       </c>
       <c r="H16" s="7"/>
       <c r="I16" s="9" t="s">
         <v>79</v>
       </c>
       <c r="J16" s="9" t="s">
         <v>113</v>
       </c>
       <c r="K16" s="10" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M16" s="3"/>
       <c r="N16" s="2"/>
     </row>
     <row r="17" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A17" s="21">
+      <c r="A17" s="20">
         <v>14</v>
       </c>
-      <c r="B17" s="22"/>
+      <c r="B17" s="21"/>
       <c r="C17" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D17" s="6"/>
       <c r="E17" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>72</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>73</v>
       </c>
       <c r="H17" s="7"/>
       <c r="I17" s="9" t="s">
         <v>74</v>
       </c>
       <c r="J17" s="9" t="s">
         <v>114</v>
       </c>
       <c r="K17" s="10" t="s">
         <v>100</v>
       </c>
       <c r="L17" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M17" s="3"/>
       <c r="N17" s="2"/>
     </row>
     <row r="18" spans="1:14" ht="51" x14ac:dyDescent="0.2">
-      <c r="A18" s="21">
+      <c r="A18" s="20">
         <v>15</v>
       </c>
-      <c r="B18" s="22"/>
+      <c r="B18" s="21"/>
       <c r="C18" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D18" s="6"/>
       <c r="E18" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>81</v>
       </c>
       <c r="H18" s="7"/>
       <c r="I18" s="9" t="s">
         <v>82</v>
       </c>
       <c r="J18" s="9" t="s">
         <v>115</v>
       </c>
       <c r="K18" s="10">
         <v>46128</v>
       </c>
       <c r="L18" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M18" s="3"/>
       <c r="N18" s="2"/>
     </row>
     <row r="19" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="21">
+      <c r="A19" s="20">
         <v>16</v>
       </c>
-      <c r="B19" s="22"/>
+      <c r="B19" s="21"/>
       <c r="C19" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D19" s="6"/>
       <c r="E19" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>90</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>91</v>
       </c>
       <c r="H19" s="7"/>
       <c r="I19" s="9" t="s">
         <v>92</v>
       </c>
       <c r="J19" s="9" t="s">
         <v>116</v>
       </c>
       <c r="K19" s="10" t="s">
         <v>101</v>
       </c>
       <c r="L19" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M19" s="9"/>
       <c r="N19" s="9"/>
     </row>
     <row r="20" spans="1:14" ht="63.75" x14ac:dyDescent="0.2">
-      <c r="A20" s="21">
+      <c r="A20" s="20">
         <v>17</v>
       </c>
-      <c r="B20" s="22"/>
+      <c r="B20" s="21"/>
       <c r="C20" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D20" s="6"/>
       <c r="E20" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>85</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>86</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="9" t="s">
         <v>87</v>
       </c>
       <c r="J20" s="9" t="s">
         <v>117</v>
       </c>
       <c r="K20" s="10" t="s">
         <v>102</v>
       </c>
       <c r="L20" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M20" s="9"/>
       <c r="N20" s="9"/>
     </row>
     <row r="21" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A21" s="21">
+      <c r="A21" s="20">
         <v>18</v>
       </c>
-      <c r="B21" s="22"/>
+      <c r="B21" s="21"/>
       <c r="C21" s="5" t="s">
         <v>97</v>
       </c>
       <c r="D21" s="6"/>
       <c r="E21" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>93</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>94</v>
       </c>
       <c r="H21" s="7"/>
       <c r="I21" s="9" t="s">
         <v>95</v>
       </c>
       <c r="J21" s="9" t="s">
         <v>118</v>
       </c>
       <c r="K21" s="10" t="s">
         <v>101</v>
       </c>
       <c r="L21" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M21" s="9"/>
       <c r="N21" s="9"/>
     </row>
     <row r="22" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A22" s="21">
+      <c r="A22" s="20">
         <v>19</v>
       </c>
-      <c r="B22" s="22"/>
-      <c r="C22" s="21" t="s">
+      <c r="B22" s="21"/>
+      <c r="C22" s="20" t="s">
         <v>120</v>
       </c>
-      <c r="D22" s="22"/>
+      <c r="D22" s="21"/>
       <c r="E22" s="11" t="s">
         <v>120</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>121</v>
       </c>
-      <c r="G22" s="21" t="s">
+      <c r="G22" s="20" t="s">
         <v>122</v>
       </c>
-      <c r="H22" s="22"/>
+      <c r="H22" s="21"/>
       <c r="I22" s="11" t="s">
         <v>123</v>
       </c>
       <c r="J22" s="11" t="s">
         <v>124</v>
       </c>
       <c r="K22" s="12">
         <v>46157</v>
       </c>
       <c r="L22" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M22" s="9"/>
       <c r="N22" s="9"/>
     </row>
     <row r="23" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A23" s="21">
+      <c r="A23" s="20">
         <v>20</v>
       </c>
-      <c r="B23" s="22"/>
-      <c r="C23" s="21" t="s">
+      <c r="B23" s="21"/>
+      <c r="C23" s="20" t="s">
         <v>125</v>
       </c>
-      <c r="D23" s="22"/>
+      <c r="D23" s="21"/>
       <c r="E23" s="11" t="s">
         <v>126</v>
       </c>
       <c r="F23" s="11" t="s">
         <v>127</v>
       </c>
-      <c r="G23" s="21" t="s">
+      <c r="G23" s="20" t="s">
         <v>128</v>
       </c>
-      <c r="H23" s="22"/>
+      <c r="H23" s="21"/>
       <c r="I23" s="11" t="s">
         <v>129</v>
       </c>
       <c r="J23" s="11" t="s">
         <v>130</v>
       </c>
       <c r="K23" s="12">
         <v>46157</v>
       </c>
       <c r="L23" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M23" s="9"/>
       <c r="N23" s="9"/>
     </row>
     <row r="24" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A24" s="21">
+      <c r="A24" s="20">
         <v>21</v>
       </c>
-      <c r="B24" s="22"/>
-      <c r="C24" s="21" t="s">
+      <c r="B24" s="21"/>
+      <c r="C24" s="20" t="s">
         <v>131</v>
       </c>
-      <c r="D24" s="22"/>
+      <c r="D24" s="21"/>
       <c r="E24" s="13" t="s">
         <v>131</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="G24" s="21" t="s">
+      <c r="G24" s="20" t="s">
         <v>133</v>
       </c>
-      <c r="H24" s="22"/>
+      <c r="H24" s="21"/>
       <c r="I24" s="13" t="s">
         <v>134</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>135</v>
       </c>
       <c r="K24" s="12">
         <v>46167</v>
       </c>
       <c r="L24" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M24" s="9"/>
       <c r="N24" s="9"/>
     </row>
     <row r="25" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="21">
+      <c r="A25" s="20">
         <v>22</v>
       </c>
-      <c r="B25" s="22"/>
-      <c r="C25" s="21" t="s">
+      <c r="B25" s="21"/>
+      <c r="C25" s="20" t="s">
         <v>136</v>
       </c>
-      <c r="D25" s="22"/>
+      <c r="D25" s="21"/>
       <c r="E25" s="13" t="s">
         <v>137</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="G25" s="21" t="s">
+      <c r="G25" s="20" t="s">
         <v>139</v>
       </c>
-      <c r="H25" s="22"/>
+      <c r="H25" s="21"/>
       <c r="I25" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>141</v>
       </c>
       <c r="K25" s="12">
         <v>46169</v>
       </c>
       <c r="L25" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M25" s="9"/>
       <c r="N25" s="9"/>
     </row>
     <row r="26" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A26" s="21">
+      <c r="A26" s="20">
         <v>23</v>
       </c>
-      <c r="B26" s="22"/>
-      <c r="C26" s="21" t="s">
+      <c r="B26" s="21"/>
+      <c r="C26" s="20" t="s">
         <v>142</v>
       </c>
-      <c r="D26" s="22"/>
+      <c r="D26" s="21"/>
       <c r="E26" s="14" t="s">
         <v>143</v>
       </c>
       <c r="F26" s="14" t="s">
         <v>144</v>
       </c>
-      <c r="G26" s="21" t="s">
+      <c r="G26" s="20" t="s">
         <v>145</v>
       </c>
-      <c r="H26" s="22"/>
+      <c r="H26" s="21"/>
       <c r="I26" s="14" t="s">
         <v>146</v>
       </c>
       <c r="J26" s="14" t="s">
         <v>147</v>
       </c>
       <c r="K26" s="15">
         <v>46178</v>
       </c>
       <c r="L26" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M26" s="9"/>
       <c r="N26" s="9"/>
     </row>
     <row r="27" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A27" s="21">
+      <c r="A27" s="20">
         <v>24</v>
       </c>
-      <c r="B27" s="22"/>
-      <c r="C27" s="21" t="s">
+      <c r="B27" s="21"/>
+      <c r="C27" s="20" t="s">
         <v>148</v>
       </c>
-      <c r="D27" s="22"/>
+      <c r="D27" s="21"/>
       <c r="E27" s="14" t="s">
         <v>149</v>
       </c>
       <c r="F27" s="14" t="s">
         <v>150</v>
       </c>
-      <c r="G27" s="21" t="s">
+      <c r="G27" s="20" t="s">
         <v>151</v>
       </c>
-      <c r="H27" s="22"/>
+      <c r="H27" s="21"/>
       <c r="I27" s="14" t="s">
         <v>152</v>
       </c>
       <c r="J27" s="14" t="s">
         <v>153</v>
       </c>
       <c r="K27" s="15">
         <v>46183</v>
       </c>
       <c r="L27" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M27" s="9"/>
       <c r="N27" s="9"/>
     </row>
     <row r="28" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A28" s="21">
+      <c r="A28" s="20">
         <v>25</v>
       </c>
-      <c r="B28" s="22"/>
-      <c r="C28" s="21" t="s">
+      <c r="B28" s="21"/>
+      <c r="C28" s="20" t="s">
         <v>154</v>
       </c>
-      <c r="D28" s="22"/>
+      <c r="D28" s="21"/>
       <c r="E28" s="14" t="s">
         <v>155</v>
       </c>
       <c r="F28" s="14" t="s">
         <v>156</v>
       </c>
-      <c r="G28" s="21" t="s">
+      <c r="G28" s="20" t="s">
         <v>157</v>
       </c>
-      <c r="H28" s="22"/>
+      <c r="H28" s="21"/>
       <c r="I28" s="14" t="s">
         <v>158</v>
       </c>
       <c r="J28" s="14" t="s">
         <v>159</v>
       </c>
       <c r="K28" s="15">
         <v>40619</v>
       </c>
       <c r="L28" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M28" s="9"/>
       <c r="N28" s="9"/>
     </row>
     <row r="29" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A29" s="21">
+      <c r="A29" s="20">
         <v>26</v>
       </c>
-      <c r="B29" s="22"/>
-      <c r="C29" s="21" t="s">
+      <c r="B29" s="21"/>
+      <c r="C29" s="20" t="s">
         <v>160</v>
       </c>
-      <c r="D29" s="22"/>
+      <c r="D29" s="21"/>
       <c r="E29" s="16" t="s">
         <v>161</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>162</v>
       </c>
-      <c r="G29" s="21" t="s">
+      <c r="G29" s="20" t="s">
         <v>163</v>
       </c>
-      <c r="H29" s="22"/>
+      <c r="H29" s="21"/>
       <c r="I29" s="16" t="s">
         <v>164</v>
       </c>
       <c r="J29" s="16" t="s">
         <v>165</v>
       </c>
       <c r="K29" s="17">
         <v>46195</v>
       </c>
       <c r="L29" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M29" s="9"/>
       <c r="N29" s="9"/>
     </row>
     <row r="30" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A30" s="21">
+      <c r="A30" s="20">
         <v>27</v>
       </c>
-      <c r="B30" s="22"/>
-      <c r="C30" s="21" t="s">
+      <c r="B30" s="21"/>
+      <c r="C30" s="20" t="s">
         <v>166</v>
       </c>
-      <c r="D30" s="22"/>
+      <c r="D30" s="21"/>
       <c r="E30" s="18" t="s">
         <v>167</v>
       </c>
       <c r="F30" s="18" t="s">
         <v>168</v>
       </c>
-      <c r="G30" s="21" t="s">
+      <c r="G30" s="20" t="s">
         <v>169</v>
       </c>
-      <c r="H30" s="22"/>
+      <c r="H30" s="21"/>
       <c r="I30" s="18" t="s">
         <v>170</v>
       </c>
       <c r="J30" s="18" t="s">
         <v>171</v>
       </c>
       <c r="K30" s="19">
         <v>45565</v>
       </c>
       <c r="L30" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M30" s="9"/>
       <c r="N30" s="9"/>
     </row>
     <row r="31" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A31" s="21">
+      <c r="A31" s="20">
         <v>28</v>
       </c>
-      <c r="B31" s="22"/>
-      <c r="C31" s="21" t="s">
+      <c r="B31" s="21"/>
+      <c r="C31" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="D31" s="22"/>
+      <c r="D31" s="21"/>
       <c r="E31" s="18" t="s">
         <v>26</v>
       </c>
       <c r="F31" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="G31" s="21" t="s">
+      <c r="G31" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="H31" s="22"/>
+      <c r="H31" s="21"/>
       <c r="I31" s="18" t="s">
         <v>29</v>
       </c>
       <c r="J31" s="18" t="s">
         <v>105</v>
       </c>
       <c r="K31" s="19">
         <v>46066</v>
       </c>
       <c r="L31" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M31" s="9"/>
       <c r="N31" s="9"/>
     </row>
     <row r="32" spans="1:14" ht="63.75" x14ac:dyDescent="0.2">
-      <c r="A32" s="21">
+      <c r="A32" s="20">
         <v>29</v>
       </c>
-      <c r="B32" s="22"/>
-      <c r="C32" s="21" t="s">
+      <c r="B32" s="21"/>
+      <c r="C32" s="20" t="s">
         <v>172</v>
       </c>
-      <c r="D32" s="22"/>
+      <c r="D32" s="21"/>
       <c r="E32" s="18" t="s">
         <v>173</v>
       </c>
       <c r="F32" s="18" t="s">
         <v>174</v>
       </c>
-      <c r="G32" s="21" t="s">
+      <c r="G32" s="20" t="s">
         <v>175</v>
       </c>
-      <c r="H32" s="22"/>
+      <c r="H32" s="21"/>
       <c r="I32" s="18" t="s">
         <v>176</v>
       </c>
       <c r="J32" s="18" t="s">
         <v>177</v>
       </c>
       <c r="K32" s="19">
         <v>46202</v>
       </c>
       <c r="L32" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M32" s="9"/>
       <c r="N32" s="9"/>
     </row>
     <row r="33" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A33" s="21">
+      <c r="A33" s="20">
         <v>30</v>
       </c>
-      <c r="B33" s="22"/>
-      <c r="C33" s="21" t="s">
+      <c r="B33" s="21"/>
+      <c r="C33" s="20" t="s">
         <v>178</v>
       </c>
-      <c r="D33" s="22"/>
+      <c r="D33" s="21"/>
       <c r="E33" s="18" t="s">
         <v>179</v>
       </c>
       <c r="F33" s="18" t="s">
         <v>180</v>
       </c>
-      <c r="G33" s="21" t="s">
+      <c r="G33" s="20" t="s">
         <v>181</v>
       </c>
-      <c r="H33" s="22"/>
+      <c r="H33" s="21"/>
       <c r="I33" s="18" t="s">
         <v>182</v>
       </c>
       <c r="J33" s="18" t="s">
         <v>183</v>
       </c>
       <c r="K33" s="19">
         <v>46191</v>
       </c>
       <c r="L33" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M33" s="9"/>
       <c r="N33" s="9"/>
     </row>
     <row r="34" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A34" s="21">
+      <c r="A34" s="20">
         <v>31</v>
       </c>
-      <c r="B34" s="22"/>
-      <c r="C34" s="21" t="s">
+      <c r="B34" s="21"/>
+      <c r="C34" s="20" t="s">
         <v>185</v>
       </c>
-      <c r="D34" s="22"/>
+      <c r="D34" s="21"/>
       <c r="E34" s="18" t="s">
         <v>186</v>
       </c>
       <c r="F34" s="18" t="s">
         <v>187</v>
       </c>
-      <c r="G34" s="21" t="s">
+      <c r="G34" s="20" t="s">
         <v>188</v>
       </c>
-      <c r="H34" s="22"/>
+      <c r="H34" s="21"/>
       <c r="I34" s="18" t="s">
         <v>189</v>
       </c>
       <c r="J34" s="18" t="s">
         <v>190</v>
       </c>
       <c r="K34" s="19">
         <v>46205</v>
       </c>
-      <c r="L34" s="21" t="s">
-[...3 lines deleted...]
-      <c r="N34" s="22"/>
+      <c r="L34" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="M34" s="22"/>
+      <c r="N34" s="21"/>
     </row>
     <row r="35" spans="1:14" ht="51" x14ac:dyDescent="0.2">
-      <c r="A35" s="21">
+      <c r="A35" s="20">
         <v>32</v>
       </c>
-      <c r="B35" s="22"/>
-      <c r="C35" s="21" t="s">
+      <c r="B35" s="21"/>
+      <c r="C35" s="20" t="s">
         <v>191</v>
       </c>
-      <c r="D35" s="22"/>
+      <c r="D35" s="21"/>
       <c r="E35" s="18" t="s">
         <v>192</v>
       </c>
       <c r="F35" s="18" t="s">
         <v>193</v>
       </c>
-      <c r="G35" s="21" t="s">
+      <c r="G35" s="20" t="s">
         <v>194</v>
       </c>
-      <c r="H35" s="22"/>
+      <c r="H35" s="21"/>
       <c r="I35" s="18" t="s">
         <v>195</v>
       </c>
       <c r="J35" s="18" t="s">
         <v>196</v>
       </c>
       <c r="K35" s="19">
         <v>46205</v>
       </c>
-      <c r="L35" s="21" t="s">
-[...71 lines deleted...]
-      <c r="N37" s="22"/>
+      <c r="L35" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="M35" s="22"/>
+      <c r="N35" s="21"/>
     </row>
   </sheetData>
-  <mergeCells count="73">
-[...35 lines deleted...]
-    <mergeCell ref="A13:B13"/>
+  <mergeCells count="65">
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="G31:H31"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="G28:H28"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="G22:H22"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="G25:H25"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
-    <mergeCell ref="G27:H27"/>
-[...19 lines deleted...]
-    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="L35:N35"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="L34:N34"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.35433070866141736" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;C&amp;"Arial"&amp;9&amp;I[1 / 1]&amp;I &amp;R</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>