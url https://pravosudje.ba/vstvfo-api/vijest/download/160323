--- v4 (2026-08-08)
+++ v5 (2026-08-28)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20394"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20394"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D89A003E-7712-4D5F-BDCF-175763961B51}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5046947D-45E9-4A4B-8FC0-631CF609AB41}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12105" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="80000"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="203">
   <si>
     <t>Okružni privredni sud u Banjoj Luci</t>
   </si>
   <si>
     <t>Poslovno Ime</t>
   </si>
   <si>
     <t>Skraćeno poslovno ime</t>
   </si>
   <si>
     <t>JIB</t>
   </si>
   <si>
     <t>MBS</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Broj predmeta</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
@@ -604,50 +604,68 @@
     <t>57-01-0025-11</t>
   </si>
   <si>
     <t>Radovana Makića broj 5, Gradiška, Gradiška</t>
   </si>
   <si>
     <t>57 0 St 146287 25 St</t>
   </si>
   <si>
     <t xml:space="preserve">Društvo sa ograničenom odgovornošću "IVET MARKET GROUP"; Prevod punog poslovnog imena na srpskom jeziku: Društvo sa ograničenom odgovornošću "IVET MARKET GRUPA"   </t>
   </si>
   <si>
     <t>"IVET MARKET GROUP" d.o.o., Prevod skraćenog poslovnog imena na srpskom jeziku: "IVET MARKET GRUPA" d.o.o.</t>
   </si>
   <si>
     <t>4404660610004</t>
   </si>
   <si>
     <t>57-01-0340-20</t>
   </si>
   <si>
     <t>Ulica Stanka Božića  broj 2, Vrbanja, Banja Luka, Banja Luka</t>
   </si>
   <si>
     <t>57 0 St 145011 24 St</t>
+  </si>
+  <si>
+    <t>"BSTG" Društvo sa ograničenom odgovornošću</t>
+  </si>
+  <si>
+    <t>"BSTG" d.o.o.</t>
+  </si>
+  <si>
+    <t>4403715160007</t>
+  </si>
+  <si>
+    <t>57-01-0162-14</t>
+  </si>
+  <si>
+    <t>Bulevar Vojvode Stepe Stepanovića BR. 175A, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 145135 26 St2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-10409]dd\.mm\.yyyy\."/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
@@ -771,51 +789,51 @@
         <color indexed="10"/>
       </top>
       <bottom style="thin">
         <color indexed="11"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="11"/>
       </right>
       <top style="thin">
         <color indexed="10"/>
       </top>
       <bottom style="thin">
         <color indexed="11"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
@@ -854,67 +872,75 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00808080"/>
       <rgbColor rgb="00C0C0C0"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="000000FF"/>
@@ -1265,114 +1291,114 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N35"/>
+  <dimension ref="A1:N36"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E9" sqref="E9"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A19" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="C34" sqref="C34:D34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="30" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="4.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="30" style="1"/>
     <col min="4" max="4" width="2.140625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="30" style="1"/>
     <col min="6" max="6" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="30" style="1"/>
     <col min="10" max="10" width="20.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="22.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="2.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="30" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15" x14ac:dyDescent="0.2">
-      <c r="A1" s="23" t="s">
+      <c r="A1" s="22" t="s">
         <v>119</v>
       </c>
-      <c r="B1" s="23"/>
-[...9 lines deleted...]
-      <c r="L1" s="23"/>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="22"/>
+      <c r="K1" s="22"/>
+      <c r="L1" s="22"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
     </row>
     <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="24"/>
-[...9 lines deleted...]
-      <c r="L2" s="24"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
     </row>
     <row r="3" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="25" t="s">
+      <c r="A3" s="24" t="s">
         <v>184</v>
       </c>
-      <c r="B3" s="26"/>
+      <c r="B3" s="25"/>
       <c r="C3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="7"/>
       <c r="I3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="K3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="L3" s="8" t="s">
         <v>8</v>
@@ -2409,154 +2435,192 @@
         <v>185</v>
       </c>
       <c r="D34" s="21"/>
       <c r="E34" s="18" t="s">
         <v>186</v>
       </c>
       <c r="F34" s="18" t="s">
         <v>187</v>
       </c>
       <c r="G34" s="20" t="s">
         <v>188</v>
       </c>
       <c r="H34" s="21"/>
       <c r="I34" s="18" t="s">
         <v>189</v>
       </c>
       <c r="J34" s="18" t="s">
         <v>190</v>
       </c>
       <c r="K34" s="19">
         <v>46205</v>
       </c>
       <c r="L34" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="M34" s="22"/>
+      <c r="M34" s="26"/>
       <c r="N34" s="21"/>
     </row>
     <row r="35" spans="1:14" ht="51" x14ac:dyDescent="0.2">
       <c r="A35" s="20">
         <v>32</v>
       </c>
       <c r="B35" s="21"/>
       <c r="C35" s="20" t="s">
         <v>191</v>
       </c>
       <c r="D35" s="21"/>
       <c r="E35" s="18" t="s">
         <v>192</v>
       </c>
       <c r="F35" s="18" t="s">
         <v>193</v>
       </c>
       <c r="G35" s="20" t="s">
         <v>194</v>
       </c>
       <c r="H35" s="21"/>
       <c r="I35" s="18" t="s">
         <v>195</v>
       </c>
       <c r="J35" s="18" t="s">
         <v>196</v>
       </c>
       <c r="K35" s="19">
         <v>46205</v>
       </c>
       <c r="L35" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="M35" s="22"/>
+      <c r="M35" s="26"/>
       <c r="N35" s="21"/>
     </row>
+    <row r="36" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A36" s="20">
+        <v>33</v>
+      </c>
+      <c r="B36" s="21"/>
+      <c r="C36" s="20" t="s">
+        <v>197</v>
+      </c>
+      <c r="D36" s="21"/>
+      <c r="E36" s="27" t="s">
+        <v>198</v>
+      </c>
+      <c r="F36" s="27" t="s">
+        <v>199</v>
+      </c>
+      <c r="G36" s="20" t="s">
+        <v>200</v>
+      </c>
+      <c r="H36" s="21"/>
+      <c r="I36" s="27" t="s">
+        <v>201</v>
+      </c>
+      <c r="J36" s="27" t="s">
+        <v>202</v>
+      </c>
+      <c r="K36" s="28">
+        <v>46251</v>
+      </c>
+      <c r="L36" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="M36" s="26"/>
+      <c r="N36" s="21"/>
+    </row>
   </sheetData>
-  <mergeCells count="65">
-[...4 lines deleted...]
-    <mergeCell ref="G33:H33"/>
+  <mergeCells count="69">
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="L36:N36"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="L35:N35"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="L34:N34"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
     <mergeCell ref="G27:H27"/>
     <mergeCell ref="C26:D26"/>
     <mergeCell ref="G26:H26"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="G32:H32"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="G30:H30"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="G29:H29"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="C28:D28"/>
     <mergeCell ref="G28:H28"/>
-    <mergeCell ref="A1:L1"/>
-[...42 lines deleted...]
-    <mergeCell ref="L34:N34"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="G31:H31"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="G33:H33"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.35433070866141736" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;C&amp;"Arial"&amp;9&amp;I[1 / 1]&amp;I &amp;R</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>