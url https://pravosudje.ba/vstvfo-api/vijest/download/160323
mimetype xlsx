--- v5 (2026-08-28)
+++ v6 (2026-09-18)
@@ -1,63 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20394"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5046947D-45E9-4A4B-8FC0-631CF609AB41}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DA288FCD-5EF9-47C3-8337-1C9DAB8E2E5F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12105" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$C$3:$L$3</definedName>
+  </definedNames>
   <calcPr calcId="80000"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="282" uniqueCount="231">
   <si>
     <t>Okružni privredni sud u Banjoj Luci</t>
   </si>
   <si>
     <t>Poslovno Ime</t>
   </si>
   <si>
     <t>Skraćeno poslovno ime</t>
   </si>
   <si>
     <t>JIB</t>
   </si>
   <si>
     <t>MBS</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Broj predmeta</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
@@ -622,50 +625,134 @@
     <t>57-01-0340-20</t>
   </si>
   <si>
     <t>Ulica Stanka Božića  broj 2, Vrbanja, Banja Luka, Banja Luka</t>
   </si>
   <si>
     <t>57 0 St 145011 24 St</t>
   </si>
   <si>
     <t>"BSTG" Društvo sa ograničenom odgovornošću</t>
   </si>
   <si>
     <t>"BSTG" d.o.o.</t>
   </si>
   <si>
     <t>4403715160007</t>
   </si>
   <si>
     <t>57-01-0162-14</t>
   </si>
   <si>
     <t>Bulevar Vojvode Stepe Stepanovića BR. 175A, Banja Luka, Banja Luka</t>
   </si>
   <si>
     <t>57 0 St 145135 26 St2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"INFO-CAR ŠPED" društvo sa ograničenom odgovornošću </t>
+  </si>
+  <si>
+    <t>"INFO-CAR ŠPED" d.o.o.</t>
+  </si>
+  <si>
+    <t>4405256880002</t>
+  </si>
+  <si>
+    <t>57-01-0251-24</t>
+  </si>
+  <si>
+    <t>Ulica knjaza Miloša broj 6, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 149161 26 St</t>
+  </si>
+  <si>
+    <t>"DIGNITAS" d.o.o.</t>
+  </si>
+  <si>
+    <t>4404401350002</t>
+  </si>
+  <si>
+    <t>57-01-0003-19</t>
+  </si>
+  <si>
+    <t>Ulica Miše Stupara broj 4, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 148833 26 St</t>
+  </si>
+  <si>
+    <t>Društvo sa ograničenom odgovornošću "CNG ENERGY"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"CNG ENERGY" d.o.o. </t>
+  </si>
+  <si>
+    <t>4403881170002</t>
+  </si>
+  <si>
+    <t>57-01-0182-15</t>
+  </si>
+  <si>
+    <t>57 0 St 148941 26 St</t>
+  </si>
+  <si>
+    <t>Proizvodno i prometno "D.I. ZRNIĆ" d.o.o. Razboj Ljevče, Srbac</t>
+  </si>
+  <si>
+    <t>"D.I. ZRNIĆ" d.o.o. Razboj Ljevče, Srbac</t>
+  </si>
+  <si>
+    <t>4401270890007</t>
+  </si>
+  <si>
+    <t>1-12664-00</t>
+  </si>
+  <si>
+    <t>Srbac, Razboj Ljevče bb, Razboj, Lijevče, Srbac</t>
+  </si>
+  <si>
+    <t>57 0 St 149697 26 St</t>
+  </si>
+  <si>
+    <t>Akcionarsko društvo "Šumaproizvod" Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>"Šumaproizvod" a.d. Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>4400519530000</t>
+  </si>
+  <si>
+    <t>1-17343-00</t>
+  </si>
+  <si>
+    <t>Ulica vidovdanska broj 33, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 145453 25 St</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-10409]dd\.mm\.yyyy\."/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
@@ -789,51 +876,51 @@
         <color indexed="10"/>
       </top>
       <bottom style="thin">
         <color indexed="11"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="11"/>
       </right>
       <top style="thin">
         <color indexed="10"/>
       </top>
       <bottom style="thin">
         <color indexed="11"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
@@ -868,82 +955,107 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00808080"/>
       <rgbColor rgb="00C0C0C0"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -1291,1336 +1403,1526 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N36"/>
+  <dimension ref="A1:N41"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A19" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="C34" sqref="C34:D34"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A29" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="A35" sqref="A35:B35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="30" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="4.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="30" style="1"/>
     <col min="4" max="4" width="2.140625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="30" style="1"/>
     <col min="6" max="6" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="30" style="1"/>
     <col min="10" max="10" width="20.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="22.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="2.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="30" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15" x14ac:dyDescent="0.2">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="26" t="s">
         <v>119</v>
       </c>
-      <c r="B1" s="22"/>
-[...9 lines deleted...]
-      <c r="L1" s="22"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
     </row>
     <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="23"/>
-[...9 lines deleted...]
-      <c r="L2" s="23"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
     </row>
     <row r="3" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="24" t="s">
+      <c r="A3" s="28" t="s">
         <v>184</v>
       </c>
-      <c r="B3" s="25"/>
+      <c r="B3" s="29"/>
       <c r="C3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="7"/>
       <c r="I3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="K3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="L3" s="8" t="s">
         <v>8</v>
       </c>
       <c r="M3" s="3"/>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="20">
+      <c r="A4" s="23">
         <v>1</v>
       </c>
-      <c r="B4" s="21"/>
+      <c r="B4" s="25"/>
       <c r="C4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="6"/>
       <c r="E4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H4" s="6"/>
       <c r="I4" s="9" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>98</v>
       </c>
       <c r="K4" s="10">
         <v>46041</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M4" s="3"/>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="20">
+      <c r="A5" s="23">
         <v>2</v>
       </c>
-      <c r="B5" s="21"/>
+      <c r="B5" s="25"/>
       <c r="C5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="7"/>
       <c r="I5" s="9" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="9" t="s">
         <v>103</v>
       </c>
       <c r="K5" s="10">
         <v>46050</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M5" s="3"/>
       <c r="N5" s="2"/>
     </row>
     <row r="6" spans="1:14" ht="76.5" x14ac:dyDescent="0.2">
-      <c r="A6" s="20">
+      <c r="A6" s="23">
         <v>3</v>
       </c>
-      <c r="B6" s="21"/>
+      <c r="B6" s="25"/>
       <c r="C6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="6"/>
       <c r="E6" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>23</v>
       </c>
       <c r="H6" s="7"/>
       <c r="I6" s="9" t="s">
         <v>24</v>
       </c>
       <c r="J6" s="9" t="s">
         <v>104</v>
       </c>
       <c r="K6" s="10">
         <v>46055</v>
       </c>
       <c r="L6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M6" s="3"/>
       <c r="N6" s="2"/>
     </row>
     <row r="7" spans="1:14" ht="51" x14ac:dyDescent="0.2">
-      <c r="A7" s="20">
+      <c r="A7" s="23">
         <v>4</v>
       </c>
-      <c r="B7" s="21"/>
+      <c r="B7" s="25"/>
       <c r="C7" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="6"/>
       <c r="E7" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="7"/>
       <c r="I7" s="9" t="s">
         <v>29</v>
       </c>
       <c r="J7" s="9" t="s">
         <v>105</v>
       </c>
       <c r="K7" s="10">
         <v>46066</v>
       </c>
       <c r="L7" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M7" s="3"/>
       <c r="N7" s="2"/>
     </row>
     <row r="8" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A8" s="20">
+      <c r="A8" s="23">
         <v>5</v>
       </c>
-      <c r="B8" s="21"/>
+      <c r="B8" s="25"/>
       <c r="C8" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="6"/>
       <c r="E8" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>33</v>
       </c>
       <c r="H8" s="7"/>
       <c r="I8" s="9" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="9" t="s">
         <v>106</v>
       </c>
       <c r="K8" s="10">
         <v>46073</v>
       </c>
       <c r="L8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M8" s="3"/>
       <c r="N8" s="2"/>
     </row>
     <row r="9" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="20">
+      <c r="A9" s="23">
         <v>6</v>
       </c>
-      <c r="B9" s="21"/>
+      <c r="B9" s="25"/>
       <c r="C9" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="6"/>
       <c r="E9" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H9" s="7"/>
       <c r="I9" s="9" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>107</v>
       </c>
       <c r="K9" s="10">
         <v>46078</v>
       </c>
       <c r="L9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M9" s="3"/>
       <c r="N9" s="2"/>
     </row>
     <row r="10" spans="1:14" ht="63.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="20">
+      <c r="A10" s="23">
         <v>7</v>
       </c>
-      <c r="B10" s="21"/>
+      <c r="B10" s="25"/>
       <c r="C10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="7"/>
       <c r="I10" s="9" t="s">
         <v>39</v>
       </c>
       <c r="J10" s="9" t="s">
         <v>108</v>
       </c>
       <c r="K10" s="10">
         <v>46078</v>
       </c>
       <c r="L10" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M10" s="3"/>
       <c r="N10" s="2"/>
     </row>
     <row r="11" spans="1:14" ht="51" x14ac:dyDescent="0.2">
-      <c r="A11" s="20">
+      <c r="A11" s="23">
         <v>8</v>
       </c>
-      <c r="B11" s="21"/>
+      <c r="B11" s="25"/>
       <c r="C11" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>48</v>
       </c>
       <c r="H11" s="7"/>
       <c r="I11" s="9" t="s">
         <v>49</v>
       </c>
       <c r="J11" s="9" t="s">
         <v>104</v>
       </c>
       <c r="K11" s="10">
         <v>46084</v>
       </c>
       <c r="L11" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M11" s="3"/>
       <c r="N11" s="2"/>
     </row>
     <row r="12" spans="1:14" ht="51" x14ac:dyDescent="0.2">
-      <c r="A12" s="20">
-[...2 lines deleted...]
-      <c r="B12" s="21"/>
+      <c r="A12" s="23">
+        <v>9</v>
+      </c>
+      <c r="B12" s="25"/>
       <c r="C12" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D12" s="6"/>
       <c r="E12" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>58</v>
       </c>
       <c r="H12" s="7"/>
       <c r="I12" s="9" t="s">
         <v>59</v>
       </c>
       <c r="J12" s="9" t="s">
         <v>109</v>
       </c>
       <c r="K12" s="10">
         <v>46085</v>
       </c>
       <c r="L12" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M12" s="3"/>
       <c r="N12" s="2"/>
     </row>
     <row r="13" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A13" s="20">
+      <c r="A13" s="23">
         <v>10</v>
       </c>
-      <c r="B13" s="21"/>
+      <c r="B13" s="25"/>
       <c r="C13" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D13" s="6"/>
       <c r="E13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>53</v>
       </c>
       <c r="H13" s="7"/>
       <c r="I13" s="9" t="s">
         <v>54</v>
       </c>
       <c r="J13" s="9" t="s">
         <v>110</v>
       </c>
       <c r="K13" s="10">
         <v>46085</v>
       </c>
       <c r="L13" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M13" s="3"/>
       <c r="N13" s="2"/>
     </row>
     <row r="14" spans="1:14" ht="89.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="20">
+      <c r="A14" s="23">
         <v>11</v>
       </c>
-      <c r="B14" s="21"/>
+      <c r="B14" s="25"/>
       <c r="C14" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D14" s="6"/>
       <c r="E14" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>62</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>63</v>
       </c>
       <c r="H14" s="7"/>
       <c r="I14" s="9" t="s">
         <v>64</v>
       </c>
       <c r="J14" s="9" t="s">
         <v>111</v>
       </c>
       <c r="K14" s="10">
         <v>46086</v>
       </c>
       <c r="L14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M14" s="3"/>
       <c r="N14" s="2"/>
     </row>
     <row r="15" spans="1:14" ht="51" x14ac:dyDescent="0.2">
-      <c r="A15" s="20">
+      <c r="A15" s="23">
         <v>12</v>
       </c>
-      <c r="B15" s="21"/>
+      <c r="B15" s="25"/>
       <c r="C15" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D15" s="6"/>
       <c r="E15" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>67</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>68</v>
       </c>
       <c r="H15" s="7"/>
       <c r="I15" s="9" t="s">
         <v>69</v>
       </c>
       <c r="J15" s="9" t="s">
         <v>112</v>
       </c>
       <c r="K15" s="10">
         <v>46097</v>
       </c>
       <c r="L15" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M15" s="3"/>
       <c r="N15" s="2"/>
     </row>
     <row r="16" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A16" s="20">
+      <c r="A16" s="23">
         <v>13</v>
       </c>
-      <c r="B16" s="21"/>
+      <c r="B16" s="25"/>
       <c r="C16" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D16" s="6"/>
       <c r="E16" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>77</v>
       </c>
       <c r="G16" s="9" t="s">
         <v>78</v>
       </c>
       <c r="H16" s="7"/>
       <c r="I16" s="9" t="s">
         <v>79</v>
       </c>
       <c r="J16" s="9" t="s">
         <v>113</v>
       </c>
       <c r="K16" s="10" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M16" s="3"/>
       <c r="N16" s="2"/>
     </row>
     <row r="17" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A17" s="20">
+      <c r="A17" s="23">
         <v>14</v>
       </c>
-      <c r="B17" s="21"/>
+      <c r="B17" s="25"/>
       <c r="C17" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D17" s="6"/>
       <c r="E17" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>72</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>73</v>
       </c>
       <c r="H17" s="7"/>
       <c r="I17" s="9" t="s">
         <v>74</v>
       </c>
       <c r="J17" s="9" t="s">
         <v>114</v>
       </c>
       <c r="K17" s="10" t="s">
         <v>100</v>
       </c>
       <c r="L17" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M17" s="3"/>
       <c r="N17" s="2"/>
     </row>
     <row r="18" spans="1:14" ht="51" x14ac:dyDescent="0.2">
-      <c r="A18" s="20">
+      <c r="A18" s="23">
         <v>15</v>
       </c>
-      <c r="B18" s="21"/>
+      <c r="B18" s="25"/>
       <c r="C18" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D18" s="6"/>
       <c r="E18" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>81</v>
       </c>
       <c r="H18" s="7"/>
       <c r="I18" s="9" t="s">
         <v>82</v>
       </c>
       <c r="J18" s="9" t="s">
         <v>115</v>
       </c>
       <c r="K18" s="10">
         <v>46128</v>
       </c>
       <c r="L18" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M18" s="3"/>
       <c r="N18" s="2"/>
     </row>
     <row r="19" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="20">
+      <c r="A19" s="23">
         <v>16</v>
       </c>
-      <c r="B19" s="21"/>
+      <c r="B19" s="25"/>
       <c r="C19" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D19" s="6"/>
       <c r="E19" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>90</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>91</v>
       </c>
       <c r="H19" s="7"/>
       <c r="I19" s="9" t="s">
         <v>92</v>
       </c>
       <c r="J19" s="9" t="s">
         <v>116</v>
       </c>
       <c r="K19" s="10" t="s">
         <v>101</v>
       </c>
       <c r="L19" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M19" s="9"/>
       <c r="N19" s="9"/>
     </row>
     <row r="20" spans="1:14" ht="63.75" x14ac:dyDescent="0.2">
-      <c r="A20" s="20">
+      <c r="A20" s="23">
         <v>17</v>
       </c>
-      <c r="B20" s="21"/>
+      <c r="B20" s="25"/>
       <c r="C20" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D20" s="6"/>
       <c r="E20" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>85</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>86</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="9" t="s">
         <v>87</v>
       </c>
       <c r="J20" s="9" t="s">
         <v>117</v>
       </c>
       <c r="K20" s="10" t="s">
         <v>102</v>
       </c>
       <c r="L20" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M20" s="9"/>
       <c r="N20" s="9"/>
     </row>
     <row r="21" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A21" s="20">
+      <c r="A21" s="23">
         <v>18</v>
       </c>
-      <c r="B21" s="21"/>
+      <c r="B21" s="25"/>
       <c r="C21" s="5" t="s">
         <v>97</v>
       </c>
       <c r="D21" s="6"/>
       <c r="E21" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>93</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>94</v>
       </c>
       <c r="H21" s="7"/>
       <c r="I21" s="9" t="s">
         <v>95</v>
       </c>
       <c r="J21" s="9" t="s">
         <v>118</v>
       </c>
       <c r="K21" s="10" t="s">
         <v>101</v>
       </c>
       <c r="L21" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M21" s="9"/>
       <c r="N21" s="9"/>
     </row>
     <row r="22" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A22" s="20">
+      <c r="A22" s="23">
         <v>19</v>
       </c>
-      <c r="B22" s="21"/>
-      <c r="C22" s="20" t="s">
+      <c r="B22" s="25"/>
+      <c r="C22" s="23" t="s">
         <v>120</v>
       </c>
-      <c r="D22" s="21"/>
+      <c r="D22" s="25"/>
       <c r="E22" s="11" t="s">
         <v>120</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>121</v>
       </c>
-      <c r="G22" s="20" t="s">
+      <c r="G22" s="23" t="s">
         <v>122</v>
       </c>
-      <c r="H22" s="21"/>
+      <c r="H22" s="25"/>
       <c r="I22" s="11" t="s">
         <v>123</v>
       </c>
       <c r="J22" s="11" t="s">
         <v>124</v>
       </c>
       <c r="K22" s="12">
         <v>46157</v>
       </c>
       <c r="L22" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M22" s="9"/>
       <c r="N22" s="9"/>
     </row>
     <row r="23" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A23" s="20">
+      <c r="A23" s="23">
         <v>20</v>
       </c>
-      <c r="B23" s="21"/>
-      <c r="C23" s="20" t="s">
+      <c r="B23" s="25"/>
+      <c r="C23" s="23" t="s">
         <v>125</v>
       </c>
-      <c r="D23" s="21"/>
+      <c r="D23" s="25"/>
       <c r="E23" s="11" t="s">
         <v>126</v>
       </c>
       <c r="F23" s="11" t="s">
         <v>127</v>
       </c>
-      <c r="G23" s="20" t="s">
+      <c r="G23" s="23" t="s">
         <v>128</v>
       </c>
-      <c r="H23" s="21"/>
+      <c r="H23" s="25"/>
       <c r="I23" s="11" t="s">
         <v>129</v>
       </c>
       <c r="J23" s="11" t="s">
         <v>130</v>
       </c>
       <c r="K23" s="12">
         <v>46157</v>
       </c>
       <c r="L23" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M23" s="9"/>
       <c r="N23" s="9"/>
     </row>
     <row r="24" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A24" s="20">
+      <c r="A24" s="23">
         <v>21</v>
       </c>
-      <c r="B24" s="21"/>
-      <c r="C24" s="20" t="s">
+      <c r="B24" s="25"/>
+      <c r="C24" s="23" t="s">
         <v>131</v>
       </c>
-      <c r="D24" s="21"/>
+      <c r="D24" s="25"/>
       <c r="E24" s="13" t="s">
         <v>131</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="G24" s="20" t="s">
+      <c r="G24" s="23" t="s">
         <v>133</v>
       </c>
-      <c r="H24" s="21"/>
+      <c r="H24" s="25"/>
       <c r="I24" s="13" t="s">
         <v>134</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>135</v>
       </c>
       <c r="K24" s="12">
         <v>46167</v>
       </c>
       <c r="L24" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M24" s="9"/>
       <c r="N24" s="9"/>
     </row>
     <row r="25" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="20">
+      <c r="A25" s="23">
         <v>22</v>
       </c>
-      <c r="B25" s="21"/>
-      <c r="C25" s="20" t="s">
+      <c r="B25" s="25"/>
+      <c r="C25" s="23" t="s">
         <v>136</v>
       </c>
-      <c r="D25" s="21"/>
+      <c r="D25" s="25"/>
       <c r="E25" s="13" t="s">
         <v>137</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="G25" s="20" t="s">
+      <c r="G25" s="23" t="s">
         <v>139</v>
       </c>
-      <c r="H25" s="21"/>
+      <c r="H25" s="25"/>
       <c r="I25" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>141</v>
       </c>
       <c r="K25" s="12">
         <v>46169</v>
       </c>
       <c r="L25" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M25" s="9"/>
       <c r="N25" s="9"/>
     </row>
     <row r="26" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A26" s="20">
+      <c r="A26" s="23">
         <v>23</v>
       </c>
-      <c r="B26" s="21"/>
-      <c r="C26" s="20" t="s">
+      <c r="B26" s="25"/>
+      <c r="C26" s="23" t="s">
         <v>142</v>
       </c>
-      <c r="D26" s="21"/>
+      <c r="D26" s="25"/>
       <c r="E26" s="14" t="s">
         <v>143</v>
       </c>
       <c r="F26" s="14" t="s">
         <v>144</v>
       </c>
-      <c r="G26" s="20" t="s">
+      <c r="G26" s="23" t="s">
         <v>145</v>
       </c>
-      <c r="H26" s="21"/>
+      <c r="H26" s="25"/>
       <c r="I26" s="14" t="s">
         <v>146</v>
       </c>
       <c r="J26" s="14" t="s">
         <v>147</v>
       </c>
       <c r="K26" s="15">
         <v>46178</v>
       </c>
       <c r="L26" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M26" s="9"/>
       <c r="N26" s="9"/>
     </row>
     <row r="27" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A27" s="20">
+      <c r="A27" s="23">
         <v>24</v>
       </c>
-      <c r="B27" s="21"/>
-      <c r="C27" s="20" t="s">
+      <c r="B27" s="25"/>
+      <c r="C27" s="23" t="s">
         <v>148</v>
       </c>
-      <c r="D27" s="21"/>
+      <c r="D27" s="25"/>
       <c r="E27" s="14" t="s">
         <v>149</v>
       </c>
       <c r="F27" s="14" t="s">
         <v>150</v>
       </c>
-      <c r="G27" s="20" t="s">
+      <c r="G27" s="23" t="s">
         <v>151</v>
       </c>
-      <c r="H27" s="21"/>
+      <c r="H27" s="25"/>
       <c r="I27" s="14" t="s">
         <v>152</v>
       </c>
       <c r="J27" s="14" t="s">
         <v>153</v>
       </c>
       <c r="K27" s="15">
         <v>46183</v>
       </c>
       <c r="L27" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M27" s="9"/>
       <c r="N27" s="9"/>
     </row>
     <row r="28" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A28" s="20">
+      <c r="A28" s="23">
         <v>25</v>
       </c>
-      <c r="B28" s="21"/>
-      <c r="C28" s="20" t="s">
+      <c r="B28" s="25"/>
+      <c r="C28" s="23" t="s">
         <v>154</v>
       </c>
-      <c r="D28" s="21"/>
+      <c r="D28" s="25"/>
       <c r="E28" s="14" t="s">
         <v>155</v>
       </c>
       <c r="F28" s="14" t="s">
         <v>156</v>
       </c>
-      <c r="G28" s="20" t="s">
+      <c r="G28" s="23" t="s">
         <v>157</v>
       </c>
-      <c r="H28" s="21"/>
+      <c r="H28" s="25"/>
       <c r="I28" s="14" t="s">
         <v>158</v>
       </c>
       <c r="J28" s="14" t="s">
         <v>159</v>
       </c>
       <c r="K28" s="15">
         <v>40619</v>
       </c>
       <c r="L28" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M28" s="9"/>
       <c r="N28" s="9"/>
     </row>
     <row r="29" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A29" s="20">
+      <c r="A29" s="23">
         <v>26</v>
       </c>
-      <c r="B29" s="21"/>
-      <c r="C29" s="20" t="s">
+      <c r="B29" s="25"/>
+      <c r="C29" s="23" t="s">
         <v>160</v>
       </c>
-      <c r="D29" s="21"/>
+      <c r="D29" s="25"/>
       <c r="E29" s="16" t="s">
         <v>161</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>162</v>
       </c>
-      <c r="G29" s="20" t="s">
+      <c r="G29" s="23" t="s">
         <v>163</v>
       </c>
-      <c r="H29" s="21"/>
+      <c r="H29" s="25"/>
       <c r="I29" s="16" t="s">
         <v>164</v>
       </c>
       <c r="J29" s="16" t="s">
         <v>165</v>
       </c>
       <c r="K29" s="17">
         <v>46195</v>
       </c>
       <c r="L29" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M29" s="9"/>
       <c r="N29" s="9"/>
     </row>
     <row r="30" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A30" s="20">
+      <c r="A30" s="23">
         <v>27</v>
       </c>
-      <c r="B30" s="21"/>
-      <c r="C30" s="20" t="s">
+      <c r="B30" s="25"/>
+      <c r="C30" s="23" t="s">
         <v>166</v>
       </c>
-      <c r="D30" s="21"/>
+      <c r="D30" s="25"/>
       <c r="E30" s="18" t="s">
         <v>167</v>
       </c>
       <c r="F30" s="18" t="s">
         <v>168</v>
       </c>
-      <c r="G30" s="20" t="s">
+      <c r="G30" s="23" t="s">
         <v>169</v>
       </c>
-      <c r="H30" s="21"/>
+      <c r="H30" s="25"/>
       <c r="I30" s="18" t="s">
         <v>170</v>
       </c>
       <c r="J30" s="18" t="s">
         <v>171</v>
       </c>
       <c r="K30" s="19">
         <v>45565</v>
       </c>
       <c r="L30" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M30" s="9"/>
       <c r="N30" s="9"/>
     </row>
     <row r="31" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A31" s="20">
+      <c r="A31" s="23">
         <v>28</v>
       </c>
-      <c r="B31" s="21"/>
-      <c r="C31" s="20" t="s">
+      <c r="B31" s="25"/>
+      <c r="C31" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="D31" s="21"/>
+      <c r="D31" s="25"/>
       <c r="E31" s="18" t="s">
         <v>26</v>
       </c>
       <c r="F31" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="G31" s="20" t="s">
+      <c r="G31" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="H31" s="21"/>
+      <c r="H31" s="25"/>
       <c r="I31" s="18" t="s">
         <v>29</v>
       </c>
       <c r="J31" s="18" t="s">
         <v>105</v>
       </c>
       <c r="K31" s="19">
         <v>46066</v>
       </c>
       <c r="L31" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M31" s="9"/>
       <c r="N31" s="9"/>
     </row>
     <row r="32" spans="1:14" ht="63.75" x14ac:dyDescent="0.2">
-      <c r="A32" s="20">
+      <c r="A32" s="23">
         <v>29</v>
       </c>
-      <c r="B32" s="21"/>
-      <c r="C32" s="20" t="s">
+      <c r="B32" s="25"/>
+      <c r="C32" s="23" t="s">
         <v>172</v>
       </c>
-      <c r="D32" s="21"/>
+      <c r="D32" s="25"/>
       <c r="E32" s="18" t="s">
         <v>173</v>
       </c>
       <c r="F32" s="18" t="s">
         <v>174</v>
       </c>
-      <c r="G32" s="20" t="s">
+      <c r="G32" s="23" t="s">
         <v>175</v>
       </c>
-      <c r="H32" s="21"/>
+      <c r="H32" s="25"/>
       <c r="I32" s="18" t="s">
         <v>176</v>
       </c>
       <c r="J32" s="18" t="s">
         <v>177</v>
       </c>
       <c r="K32" s="19">
         <v>46202</v>
       </c>
       <c r="L32" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M32" s="9"/>
       <c r="N32" s="9"/>
     </row>
     <row r="33" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A33" s="20">
+      <c r="A33" s="23">
         <v>30</v>
       </c>
-      <c r="B33" s="21"/>
-      <c r="C33" s="20" t="s">
+      <c r="B33" s="25"/>
+      <c r="C33" s="23" t="s">
         <v>178</v>
       </c>
-      <c r="D33" s="21"/>
+      <c r="D33" s="25"/>
       <c r="E33" s="18" t="s">
         <v>179</v>
       </c>
       <c r="F33" s="18" t="s">
         <v>180</v>
       </c>
-      <c r="G33" s="20" t="s">
+      <c r="G33" s="23" t="s">
         <v>181</v>
       </c>
-      <c r="H33" s="21"/>
+      <c r="H33" s="25"/>
       <c r="I33" s="18" t="s">
         <v>182</v>
       </c>
       <c r="J33" s="18" t="s">
         <v>183</v>
       </c>
       <c r="K33" s="19">
         <v>46191</v>
       </c>
       <c r="L33" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M33" s="9"/>
       <c r="N33" s="9"/>
     </row>
     <row r="34" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A34" s="20">
+      <c r="A34" s="23">
         <v>31</v>
       </c>
-      <c r="B34" s="21"/>
-      <c r="C34" s="20" t="s">
+      <c r="B34" s="25"/>
+      <c r="C34" s="23" t="s">
         <v>185</v>
       </c>
-      <c r="D34" s="21"/>
+      <c r="D34" s="25"/>
       <c r="E34" s="18" t="s">
         <v>186</v>
       </c>
       <c r="F34" s="18" t="s">
         <v>187</v>
       </c>
-      <c r="G34" s="20" t="s">
+      <c r="G34" s="23" t="s">
         <v>188</v>
       </c>
-      <c r="H34" s="21"/>
+      <c r="H34" s="25"/>
       <c r="I34" s="18" t="s">
         <v>189</v>
       </c>
       <c r="J34" s="18" t="s">
         <v>190</v>
       </c>
       <c r="K34" s="19">
         <v>46205</v>
       </c>
-      <c r="L34" s="20" t="s">
-[...3 lines deleted...]
-      <c r="N34" s="21"/>
+      <c r="L34" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="M34" s="24"/>
+      <c r="N34" s="25"/>
     </row>
     <row r="35" spans="1:14" ht="51" x14ac:dyDescent="0.2">
-      <c r="A35" s="20">
+      <c r="A35" s="23">
         <v>32</v>
       </c>
-      <c r="B35" s="21"/>
-      <c r="C35" s="20" t="s">
+      <c r="B35" s="25"/>
+      <c r="C35" s="23" t="s">
         <v>191</v>
       </c>
-      <c r="D35" s="21"/>
+      <c r="D35" s="25"/>
       <c r="E35" s="18" t="s">
         <v>192</v>
       </c>
       <c r="F35" s="18" t="s">
         <v>193</v>
       </c>
-      <c r="G35" s="20" t="s">
+      <c r="G35" s="23" t="s">
         <v>194</v>
       </c>
-      <c r="H35" s="21"/>
+      <c r="H35" s="25"/>
       <c r="I35" s="18" t="s">
         <v>195</v>
       </c>
       <c r="J35" s="18" t="s">
         <v>196</v>
       </c>
       <c r="K35" s="19">
         <v>46205</v>
       </c>
-      <c r="L35" s="20" t="s">
-[...3 lines deleted...]
-      <c r="N35" s="21"/>
+      <c r="L35" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="M35" s="24"/>
+      <c r="N35" s="25"/>
     </row>
     <row r="36" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A36" s="20">
+      <c r="A36" s="23">
         <v>33</v>
       </c>
-      <c r="B36" s="21"/>
-      <c r="C36" s="20" t="s">
+      <c r="B36" s="25"/>
+      <c r="C36" s="23" t="s">
         <v>197</v>
       </c>
-      <c r="D36" s="21"/>
-      <c r="E36" s="27" t="s">
+      <c r="D36" s="25"/>
+      <c r="E36" s="20" t="s">
         <v>198</v>
       </c>
-      <c r="F36" s="27" t="s">
+      <c r="F36" s="20" t="s">
         <v>199</v>
       </c>
-      <c r="G36" s="20" t="s">
+      <c r="G36" s="23" t="s">
         <v>200</v>
       </c>
-      <c r="H36" s="21"/>
-      <c r="I36" s="27" t="s">
+      <c r="H36" s="25"/>
+      <c r="I36" s="20" t="s">
         <v>201</v>
       </c>
-      <c r="J36" s="27" t="s">
+      <c r="J36" s="20" t="s">
         <v>202</v>
       </c>
-      <c r="K36" s="28">
+      <c r="K36" s="21">
         <v>46251</v>
       </c>
-      <c r="L36" s="20" t="s">
-[...3 lines deleted...]
-      <c r="N36" s="21"/>
+      <c r="L36" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="M36" s="24"/>
+      <c r="N36" s="25"/>
+    </row>
+    <row r="37" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A37" s="23">
+        <v>34</v>
+      </c>
+      <c r="B37" s="25"/>
+      <c r="C37" s="23" t="s">
+        <v>203</v>
+      </c>
+      <c r="D37" s="25"/>
+      <c r="E37" s="20" t="s">
+        <v>204</v>
+      </c>
+      <c r="F37" s="20" t="s">
+        <v>205</v>
+      </c>
+      <c r="G37" s="23" t="s">
+        <v>206</v>
+      </c>
+      <c r="H37" s="25"/>
+      <c r="I37" s="20" t="s">
+        <v>207</v>
+      </c>
+      <c r="J37" s="20" t="s">
+        <v>208</v>
+      </c>
+      <c r="K37" s="21">
+        <v>46267</v>
+      </c>
+      <c r="L37" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="M37" s="24"/>
+      <c r="N37" s="25"/>
+    </row>
+    <row r="38" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A38" s="23">
+        <v>35</v>
+      </c>
+      <c r="B38" s="25"/>
+      <c r="C38" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="D38" s="25"/>
+      <c r="E38" s="20" t="s">
+        <v>209</v>
+      </c>
+      <c r="F38" s="20" t="s">
+        <v>210</v>
+      </c>
+      <c r="G38" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="H38" s="25"/>
+      <c r="I38" s="20" t="s">
+        <v>212</v>
+      </c>
+      <c r="J38" s="20" t="s">
+        <v>213</v>
+      </c>
+      <c r="K38" s="21">
+        <v>46267</v>
+      </c>
+      <c r="L38" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="M38" s="24"/>
+      <c r="N38" s="25"/>
+    </row>
+    <row r="39" spans="1:14" s="35" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A39" s="23">
+        <v>36</v>
+      </c>
+      <c r="B39" s="25"/>
+      <c r="C39" s="30" t="s">
+        <v>214</v>
+      </c>
+      <c r="D39" s="31"/>
+      <c r="E39" s="32" t="s">
+        <v>215</v>
+      </c>
+      <c r="F39" s="32" t="s">
+        <v>216</v>
+      </c>
+      <c r="G39" s="30" t="s">
+        <v>217</v>
+      </c>
+      <c r="H39" s="31"/>
+      <c r="I39" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="J39" s="32" t="s">
+        <v>218</v>
+      </c>
+      <c r="K39" s="33">
+        <v>46272</v>
+      </c>
+      <c r="L39" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="M39" s="34"/>
+      <c r="N39" s="31"/>
+    </row>
+    <row r="40" spans="1:14" s="35" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A40" s="23">
+        <v>37</v>
+      </c>
+      <c r="B40" s="25"/>
+      <c r="C40" s="30" t="s">
+        <v>219</v>
+      </c>
+      <c r="D40" s="31"/>
+      <c r="E40" s="32" t="s">
+        <v>220</v>
+      </c>
+      <c r="F40" s="32" t="s">
+        <v>221</v>
+      </c>
+      <c r="G40" s="30" t="s">
+        <v>222</v>
+      </c>
+      <c r="H40" s="31"/>
+      <c r="I40" s="32" t="s">
+        <v>223</v>
+      </c>
+      <c r="J40" s="32" t="s">
+        <v>224</v>
+      </c>
+      <c r="K40" s="33">
+        <v>46269</v>
+      </c>
+      <c r="L40" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="M40" s="34"/>
+      <c r="N40" s="31"/>
+    </row>
+    <row r="41" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A41" s="23">
+        <v>38</v>
+      </c>
+      <c r="B41" s="25"/>
+      <c r="C41" s="23" t="s">
+        <v>225</v>
+      </c>
+      <c r="D41" s="25"/>
+      <c r="E41" s="22" t="s">
+        <v>226</v>
+      </c>
+      <c r="F41" s="22" t="s">
+        <v>227</v>
+      </c>
+      <c r="G41" s="23" t="s">
+        <v>228</v>
+      </c>
+      <c r="H41" s="25"/>
+      <c r="I41" s="22" t="s">
+        <v>229</v>
+      </c>
+      <c r="J41" s="22" t="s">
+        <v>230</v>
+      </c>
+      <c r="K41" s="21">
+        <v>46202</v>
+      </c>
+      <c r="L41" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="M41" s="24"/>
+      <c r="N41" s="25"/>
     </row>
   </sheetData>
-  <mergeCells count="69">
-[...1 lines deleted...]
-    <mergeCell ref="G36:H36"/>
+  <mergeCells count="89">
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="G41:H41"/>
+    <mergeCell ref="L41:N41"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="G39:H39"/>
+    <mergeCell ref="L39:N39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="G40:H40"/>
+    <mergeCell ref="L40:N40"/>
     <mergeCell ref="L36:N36"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="C35:D35"/>
     <mergeCell ref="G35:H35"/>
     <mergeCell ref="L35:N35"/>
-    <mergeCell ref="A34:B34"/>
-[...1 lines deleted...]
-    <mergeCell ref="G34:H34"/>
     <mergeCell ref="L34:N34"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A31:B31"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="G32:H32"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="G22:H22"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="G25:H25"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
-    <mergeCell ref="G27:H27"/>
-[...5 lines deleted...]
-    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="G31:H31"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="G30:H30"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="G29:H29"/>
-    <mergeCell ref="A28:B28"/>
-[...3 lines deleted...]
-    <mergeCell ref="G31:H31"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="C33:D33"/>
     <mergeCell ref="G33:H33"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="L37:N37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="G38:H38"/>
+    <mergeCell ref="L38:N38"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.35433070866141736" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;C&amp;"Arial"&amp;9&amp;I[1 / 1]&amp;I &amp;R</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>