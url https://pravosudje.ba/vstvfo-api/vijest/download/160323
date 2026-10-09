--- v6 (2026-09-18)
+++ v7 (2026-10-09)
@@ -1,66 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...2 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DA288FCD-5EF9-47C3-8337-1C9DAB8E2E5F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr filterPrivacy="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12105" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12105"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$C$3:$L$3</definedName>
   </definedNames>
   <calcPr calcId="80000"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="282" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="338" uniqueCount="279">
   <si>
     <t>Okružni privredni sud u Banjoj Luci</t>
   </si>
   <si>
     <t>Poslovno Ime</t>
   </si>
   <si>
     <t>Skraćeno poslovno ime</t>
   </si>
   <si>
     <t>JIB</t>
   </si>
   <si>
     <t>MBS</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Broj predmeta</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
@@ -709,56 +708,200 @@
     <t>1-12664-00</t>
   </si>
   <si>
     <t>Srbac, Razboj Ljevče bb, Razboj, Lijevče, Srbac</t>
   </si>
   <si>
     <t>57 0 St 149697 26 St</t>
   </si>
   <si>
     <t>Akcionarsko društvo "Šumaproizvod" Banja Luka, u stečaju</t>
   </si>
   <si>
     <t>"Šumaproizvod" a.d. Banja Luka, u stečaju</t>
   </si>
   <si>
     <t>4400519530000</t>
   </si>
   <si>
     <t>1-17343-00</t>
   </si>
   <si>
     <t>Ulica vidovdanska broj 33, Banja Luka, Banja Luka</t>
   </si>
   <si>
     <t>57 0 St 145453 25 St</t>
+  </si>
+  <si>
+    <t>"Swisscor" društvo sa ograničenom odgovornošću Srbac</t>
+  </si>
+  <si>
+    <t>"Swisscor" d.o.o. Srbac</t>
+  </si>
+  <si>
+    <t>4404270230006</t>
+  </si>
+  <si>
+    <t>57-01-0023-18</t>
+  </si>
+  <si>
+    <t>Ulica Danka Mitrova broj 131, Inađol, Srbac</t>
+  </si>
+  <si>
+    <t>57 0 St 149100 26 St</t>
+  </si>
+  <si>
+    <t>Privredno društvo "BERS" d.o.o. Gradiška</t>
+  </si>
+  <si>
+    <t>"BERS" d.o.o. Gradiška</t>
+  </si>
+  <si>
+    <t>4403512300008</t>
+  </si>
+  <si>
+    <t>57-01-0284-12</t>
+  </si>
+  <si>
+    <t>Ulica Avde Ćuka  broj 11, Gradiška, Gradiška</t>
+  </si>
+  <si>
+    <t>57 0 St 149017 26 St</t>
+  </si>
+  <si>
+    <t>"BLUE OCEAN" d.o.o. Banja Luka Prevod naziva glasi: "Plavi okean" d.o.o. Banja Luka</t>
+  </si>
+  <si>
+    <t>"BLUE OCEAN" d.o.o. Banja Luka</t>
+  </si>
+  <si>
+    <t>4403627200007</t>
+  </si>
+  <si>
+    <t>57-01-0252-13</t>
+  </si>
+  <si>
+    <t>Ulica Cerska broj 54, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 150019 26 St</t>
+  </si>
+  <si>
+    <t>Društvo za trgovinu i usluge "AJS" d.o.o. Banja Luka</t>
+  </si>
+  <si>
+    <t>"AJS" d.o.o. Banja Luka</t>
+  </si>
+  <si>
+    <t>4401696360005</t>
+  </si>
+  <si>
+    <t>1-13186-00</t>
+  </si>
+  <si>
+    <t>Vidovdanska ulica broj 53, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 149780 26 St</t>
+  </si>
+  <si>
+    <t>"PRESS COMMERCE" d.o.o. za novinsko-istraživačko, grafičku djelatnost, Banja Luka</t>
+  </si>
+  <si>
+    <t>"PRESS COMMERCE" d.o.o. Banja Luka</t>
+  </si>
+  <si>
+    <t>4402581590003</t>
+  </si>
+  <si>
+    <t>1-15871-00</t>
+  </si>
+  <si>
+    <t>Jovana Raškovića br. 16, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 149791 26 St</t>
+  </si>
+  <si>
+    <t>Društvo za građevinarstvo, unutrašnju i spoljnu trgovinu "MOMIĆ" d.o.o. Kotor Varoš</t>
+  </si>
+  <si>
+    <t>"MOMIĆ" d.o.o. Kotor Varoš</t>
+  </si>
+  <si>
+    <t>4401124300001</t>
+  </si>
+  <si>
+    <t>1-3831-00</t>
+  </si>
+  <si>
+    <t>Ulica vojvode Živojina Mišića 12, Kotor Varoš, Kotor Varoš</t>
+  </si>
+  <si>
+    <t>57 0 St 148814 26 St</t>
+  </si>
+  <si>
+    <t>"MEDIPHARM BH" d.o.o. za trgovinu i usluge Banja Luka</t>
+  </si>
+  <si>
+    <t>"MEDIPHARM BH" d.o.o. Banja Luka</t>
+  </si>
+  <si>
+    <t>4402150770004</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1-14830-00</t>
+  </si>
+  <si>
+    <t>Ul Jovana Dučića broj 23-25, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 149793 26 St</t>
+  </si>
+  <si>
+    <t>Komunalno preduzeće "Cvrcka", Akcionarsko društvo Kneževo, u stečaju</t>
+  </si>
+  <si>
+    <t>Komunalno preduzeće "Cvrcka" a.d. Kneževo, u stečaju</t>
+  </si>
+  <si>
+    <t>4401114250006</t>
+  </si>
+  <si>
+    <t>1-274-00</t>
+  </si>
+  <si>
+    <t>Ul. Industrijska  bb, Kneževo, Kneževo</t>
+  </si>
+  <si>
+    <t>57 0 St 132270 20 St</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-10409]dd\.mm\.yyyy\."/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
@@ -876,51 +1019,51 @@
         <color indexed="10"/>
       </top>
       <bottom style="thin">
         <color indexed="11"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="11"/>
       </right>
       <top style="thin">
         <color indexed="10"/>
       </top>
       <bottom style="thin">
         <color indexed="11"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
@@ -967,99 +1110,115 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Normal 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00808080"/>
       <rgbColor rgb="00C0C0C0"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1402,1527 +1561,1815 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N41"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:N49"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A29" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A35" sqref="A35:B35"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A34" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="L44" sqref="L44:N49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="30" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="4.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="30" style="1"/>
     <col min="4" max="4" width="2.140625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="30" style="1"/>
     <col min="6" max="6" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="30" style="1"/>
     <col min="10" max="10" width="20.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="22.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="2.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="30" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15" x14ac:dyDescent="0.2">
-      <c r="A1" s="26" t="s">
+      <c r="A1" s="32" t="s">
         <v>119</v>
       </c>
-      <c r="B1" s="26"/>
-[...9 lines deleted...]
-      <c r="L1" s="26"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
     </row>
     <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="27"/>
-[...9 lines deleted...]
-      <c r="L2" s="27"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
     </row>
     <row r="3" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="28" t="s">
+      <c r="A3" s="34" t="s">
         <v>184</v>
       </c>
-      <c r="B3" s="29"/>
+      <c r="B3" s="35"/>
       <c r="C3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="7"/>
       <c r="I3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="K3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="L3" s="8" t="s">
         <v>8</v>
       </c>
       <c r="M3" s="3"/>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="23">
+      <c r="A4" s="30">
         <v>1</v>
       </c>
-      <c r="B4" s="25"/>
+      <c r="B4" s="31"/>
       <c r="C4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="6"/>
       <c r="E4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H4" s="6"/>
       <c r="I4" s="9" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>98</v>
       </c>
       <c r="K4" s="10">
         <v>46041</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M4" s="3"/>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="23">
+      <c r="A5" s="30">
         <v>2</v>
       </c>
-      <c r="B5" s="25"/>
+      <c r="B5" s="31"/>
       <c r="C5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="6"/>
       <c r="E5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="7"/>
       <c r="I5" s="9" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="9" t="s">
         <v>103</v>
       </c>
       <c r="K5" s="10">
         <v>46050</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M5" s="3"/>
       <c r="N5" s="2"/>
     </row>
     <row r="6" spans="1:14" ht="76.5" x14ac:dyDescent="0.2">
-      <c r="A6" s="23">
+      <c r="A6" s="30">
         <v>3</v>
       </c>
-      <c r="B6" s="25"/>
+      <c r="B6" s="31"/>
       <c r="C6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="6"/>
       <c r="E6" s="9" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>23</v>
       </c>
       <c r="H6" s="7"/>
       <c r="I6" s="9" t="s">
         <v>24</v>
       </c>
       <c r="J6" s="9" t="s">
         <v>104</v>
       </c>
       <c r="K6" s="10">
         <v>46055</v>
       </c>
       <c r="L6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M6" s="3"/>
       <c r="N6" s="2"/>
     </row>
     <row r="7" spans="1:14" ht="51" x14ac:dyDescent="0.2">
-      <c r="A7" s="23">
+      <c r="A7" s="30">
         <v>4</v>
       </c>
-      <c r="B7" s="25"/>
+      <c r="B7" s="31"/>
       <c r="C7" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="6"/>
       <c r="E7" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="7"/>
       <c r="I7" s="9" t="s">
         <v>29</v>
       </c>
       <c r="J7" s="9" t="s">
         <v>105</v>
       </c>
       <c r="K7" s="10">
         <v>46066</v>
       </c>
       <c r="L7" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M7" s="3"/>
       <c r="N7" s="2"/>
     </row>
     <row r="8" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A8" s="23">
+      <c r="A8" s="30">
         <v>5</v>
       </c>
-      <c r="B8" s="25"/>
+      <c r="B8" s="31"/>
       <c r="C8" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="6"/>
       <c r="E8" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>33</v>
       </c>
       <c r="H8" s="7"/>
       <c r="I8" s="9" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="9" t="s">
         <v>106</v>
       </c>
       <c r="K8" s="10">
         <v>46073</v>
       </c>
       <c r="L8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M8" s="3"/>
       <c r="N8" s="2"/>
     </row>
     <row r="9" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="23">
+      <c r="A9" s="30">
         <v>6</v>
       </c>
-      <c r="B9" s="25"/>
+      <c r="B9" s="31"/>
       <c r="C9" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="6"/>
       <c r="E9" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H9" s="7"/>
       <c r="I9" s="9" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>107</v>
       </c>
       <c r="K9" s="10">
         <v>46078</v>
       </c>
       <c r="L9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M9" s="3"/>
       <c r="N9" s="2"/>
     </row>
     <row r="10" spans="1:14" ht="63.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="23">
+      <c r="A10" s="30">
         <v>7</v>
       </c>
-      <c r="B10" s="25"/>
+      <c r="B10" s="31"/>
       <c r="C10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="7"/>
       <c r="I10" s="9" t="s">
         <v>39</v>
       </c>
       <c r="J10" s="9" t="s">
         <v>108</v>
       </c>
       <c r="K10" s="10">
         <v>46078</v>
       </c>
       <c r="L10" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M10" s="3"/>
       <c r="N10" s="2"/>
     </row>
     <row r="11" spans="1:14" ht="51" x14ac:dyDescent="0.2">
-      <c r="A11" s="23">
+      <c r="A11" s="30">
         <v>8</v>
       </c>
-      <c r="B11" s="25"/>
+      <c r="B11" s="31"/>
       <c r="C11" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>48</v>
       </c>
       <c r="H11" s="7"/>
       <c r="I11" s="9" t="s">
         <v>49</v>
       </c>
       <c r="J11" s="9" t="s">
         <v>104</v>
       </c>
       <c r="K11" s="10">
         <v>46084</v>
       </c>
       <c r="L11" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M11" s="3"/>
       <c r="N11" s="2"/>
     </row>
     <row r="12" spans="1:14" ht="51" x14ac:dyDescent="0.2">
-      <c r="A12" s="23">
-[...2 lines deleted...]
-      <c r="B12" s="25"/>
+      <c r="A12" s="30">
+        <v>9</v>
+      </c>
+      <c r="B12" s="31"/>
       <c r="C12" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D12" s="6"/>
       <c r="E12" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>57</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>58</v>
       </c>
       <c r="H12" s="7"/>
       <c r="I12" s="9" t="s">
         <v>59</v>
       </c>
       <c r="J12" s="9" t="s">
         <v>109</v>
       </c>
       <c r="K12" s="10">
         <v>46085</v>
       </c>
       <c r="L12" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M12" s="3"/>
       <c r="N12" s="2"/>
     </row>
     <row r="13" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A13" s="23">
+      <c r="A13" s="30">
         <v>10</v>
       </c>
-      <c r="B13" s="25"/>
+      <c r="B13" s="31"/>
       <c r="C13" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D13" s="6"/>
       <c r="E13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>53</v>
       </c>
       <c r="H13" s="7"/>
       <c r="I13" s="9" t="s">
         <v>54</v>
       </c>
       <c r="J13" s="9" t="s">
         <v>110</v>
       </c>
       <c r="K13" s="10">
         <v>46085</v>
       </c>
       <c r="L13" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M13" s="3"/>
       <c r="N13" s="2"/>
     </row>
     <row r="14" spans="1:14" ht="89.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="23">
+      <c r="A14" s="30">
         <v>11</v>
       </c>
-      <c r="B14" s="25"/>
+      <c r="B14" s="31"/>
       <c r="C14" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D14" s="6"/>
       <c r="E14" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>62</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>63</v>
       </c>
       <c r="H14" s="7"/>
       <c r="I14" s="9" t="s">
         <v>64</v>
       </c>
       <c r="J14" s="9" t="s">
         <v>111</v>
       </c>
       <c r="K14" s="10">
         <v>46086</v>
       </c>
       <c r="L14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M14" s="3"/>
       <c r="N14" s="2"/>
     </row>
     <row r="15" spans="1:14" ht="51" x14ac:dyDescent="0.2">
-      <c r="A15" s="23">
+      <c r="A15" s="30">
         <v>12</v>
       </c>
-      <c r="B15" s="25"/>
+      <c r="B15" s="31"/>
       <c r="C15" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D15" s="6"/>
       <c r="E15" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>67</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>68</v>
       </c>
       <c r="H15" s="7"/>
       <c r="I15" s="9" t="s">
         <v>69</v>
       </c>
       <c r="J15" s="9" t="s">
         <v>112</v>
       </c>
       <c r="K15" s="10">
         <v>46097</v>
       </c>
       <c r="L15" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M15" s="3"/>
       <c r="N15" s="2"/>
     </row>
     <row r="16" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A16" s="23">
+      <c r="A16" s="30">
         <v>13</v>
       </c>
-      <c r="B16" s="25"/>
+      <c r="B16" s="31"/>
       <c r="C16" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D16" s="6"/>
       <c r="E16" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>77</v>
       </c>
       <c r="G16" s="9" t="s">
         <v>78</v>
       </c>
       <c r="H16" s="7"/>
       <c r="I16" s="9" t="s">
         <v>79</v>
       </c>
       <c r="J16" s="9" t="s">
         <v>113</v>
       </c>
       <c r="K16" s="10" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M16" s="3"/>
       <c r="N16" s="2"/>
     </row>
     <row r="17" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A17" s="23">
+      <c r="A17" s="30">
         <v>14</v>
       </c>
-      <c r="B17" s="25"/>
+      <c r="B17" s="31"/>
       <c r="C17" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D17" s="6"/>
       <c r="E17" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>72</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>73</v>
       </c>
       <c r="H17" s="7"/>
       <c r="I17" s="9" t="s">
         <v>74</v>
       </c>
       <c r="J17" s="9" t="s">
         <v>114</v>
       </c>
       <c r="K17" s="10" t="s">
         <v>100</v>
       </c>
       <c r="L17" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M17" s="3"/>
       <c r="N17" s="2"/>
     </row>
     <row r="18" spans="1:14" ht="51" x14ac:dyDescent="0.2">
-      <c r="A18" s="23">
+      <c r="A18" s="30">
         <v>15</v>
       </c>
-      <c r="B18" s="25"/>
+      <c r="B18" s="31"/>
       <c r="C18" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D18" s="6"/>
       <c r="E18" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>80</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>81</v>
       </c>
       <c r="H18" s="7"/>
       <c r="I18" s="9" t="s">
         <v>82</v>
       </c>
       <c r="J18" s="9" t="s">
         <v>115</v>
       </c>
       <c r="K18" s="10">
         <v>46128</v>
       </c>
       <c r="L18" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M18" s="3"/>
       <c r="N18" s="2"/>
     </row>
     <row r="19" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="23">
+      <c r="A19" s="30">
         <v>16</v>
       </c>
-      <c r="B19" s="25"/>
+      <c r="B19" s="31"/>
       <c r="C19" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D19" s="6"/>
       <c r="E19" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>90</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>91</v>
       </c>
       <c r="H19" s="7"/>
       <c r="I19" s="9" t="s">
         <v>92</v>
       </c>
       <c r="J19" s="9" t="s">
         <v>116</v>
       </c>
       <c r="K19" s="10" t="s">
         <v>101</v>
       </c>
       <c r="L19" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M19" s="9"/>
       <c r="N19" s="9"/>
     </row>
     <row r="20" spans="1:14" ht="63.75" x14ac:dyDescent="0.2">
-      <c r="A20" s="23">
+      <c r="A20" s="30">
         <v>17</v>
       </c>
-      <c r="B20" s="25"/>
+      <c r="B20" s="31"/>
       <c r="C20" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D20" s="6"/>
       <c r="E20" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>85</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>86</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="9" t="s">
         <v>87</v>
       </c>
       <c r="J20" s="9" t="s">
         <v>117</v>
       </c>
       <c r="K20" s="10" t="s">
         <v>102</v>
       </c>
       <c r="L20" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M20" s="9"/>
       <c r="N20" s="9"/>
     </row>
     <row r="21" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A21" s="23">
+      <c r="A21" s="30">
         <v>18</v>
       </c>
-      <c r="B21" s="25"/>
+      <c r="B21" s="31"/>
       <c r="C21" s="5" t="s">
         <v>97</v>
       </c>
       <c r="D21" s="6"/>
       <c r="E21" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>93</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>94</v>
       </c>
       <c r="H21" s="7"/>
       <c r="I21" s="9" t="s">
         <v>95</v>
       </c>
       <c r="J21" s="9" t="s">
         <v>118</v>
       </c>
       <c r="K21" s="10" t="s">
         <v>101</v>
       </c>
       <c r="L21" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M21" s="9"/>
       <c r="N21" s="9"/>
     </row>
     <row r="22" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A22" s="23">
+      <c r="A22" s="30">
         <v>19</v>
       </c>
-      <c r="B22" s="25"/>
-      <c r="C22" s="23" t="s">
+      <c r="B22" s="31"/>
+      <c r="C22" s="30" t="s">
         <v>120</v>
       </c>
-      <c r="D22" s="25"/>
+      <c r="D22" s="31"/>
       <c r="E22" s="11" t="s">
         <v>120</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>121</v>
       </c>
-      <c r="G22" s="23" t="s">
+      <c r="G22" s="30" t="s">
         <v>122</v>
       </c>
-      <c r="H22" s="25"/>
+      <c r="H22" s="31"/>
       <c r="I22" s="11" t="s">
         <v>123</v>
       </c>
       <c r="J22" s="11" t="s">
         <v>124</v>
       </c>
       <c r="K22" s="12">
         <v>46157</v>
       </c>
       <c r="L22" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M22" s="9"/>
       <c r="N22" s="9"/>
     </row>
     <row r="23" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A23" s="23">
+      <c r="A23" s="30">
         <v>20</v>
       </c>
-      <c r="B23" s="25"/>
-      <c r="C23" s="23" t="s">
+      <c r="B23" s="31"/>
+      <c r="C23" s="30" t="s">
         <v>125</v>
       </c>
-      <c r="D23" s="25"/>
+      <c r="D23" s="31"/>
       <c r="E23" s="11" t="s">
         <v>126</v>
       </c>
       <c r="F23" s="11" t="s">
         <v>127</v>
       </c>
-      <c r="G23" s="23" t="s">
+      <c r="G23" s="30" t="s">
         <v>128</v>
       </c>
-      <c r="H23" s="25"/>
+      <c r="H23" s="31"/>
       <c r="I23" s="11" t="s">
         <v>129</v>
       </c>
       <c r="J23" s="11" t="s">
         <v>130</v>
       </c>
       <c r="K23" s="12">
         <v>46157</v>
       </c>
       <c r="L23" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M23" s="9"/>
       <c r="N23" s="9"/>
     </row>
     <row r="24" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A24" s="23">
+      <c r="A24" s="30">
         <v>21</v>
       </c>
-      <c r="B24" s="25"/>
-      <c r="C24" s="23" t="s">
+      <c r="B24" s="31"/>
+      <c r="C24" s="30" t="s">
         <v>131</v>
       </c>
-      <c r="D24" s="25"/>
+      <c r="D24" s="31"/>
       <c r="E24" s="13" t="s">
         <v>131</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="G24" s="23" t="s">
+      <c r="G24" s="30" t="s">
         <v>133</v>
       </c>
-      <c r="H24" s="25"/>
+      <c r="H24" s="31"/>
       <c r="I24" s="13" t="s">
         <v>134</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>135</v>
       </c>
       <c r="K24" s="12">
         <v>46167</v>
       </c>
       <c r="L24" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M24" s="9"/>
       <c r="N24" s="9"/>
     </row>
     <row r="25" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="23">
+      <c r="A25" s="30">
         <v>22</v>
       </c>
-      <c r="B25" s="25"/>
-      <c r="C25" s="23" t="s">
+      <c r="B25" s="31"/>
+      <c r="C25" s="30" t="s">
         <v>136</v>
       </c>
-      <c r="D25" s="25"/>
+      <c r="D25" s="31"/>
       <c r="E25" s="13" t="s">
         <v>137</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="G25" s="23" t="s">
+      <c r="G25" s="30" t="s">
         <v>139</v>
       </c>
-      <c r="H25" s="25"/>
+      <c r="H25" s="31"/>
       <c r="I25" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>141</v>
       </c>
       <c r="K25" s="12">
         <v>46169</v>
       </c>
       <c r="L25" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M25" s="9"/>
       <c r="N25" s="9"/>
     </row>
     <row r="26" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A26" s="23">
+      <c r="A26" s="30">
         <v>23</v>
       </c>
-      <c r="B26" s="25"/>
-      <c r="C26" s="23" t="s">
+      <c r="B26" s="31"/>
+      <c r="C26" s="30" t="s">
         <v>142</v>
       </c>
-      <c r="D26" s="25"/>
+      <c r="D26" s="31"/>
       <c r="E26" s="14" t="s">
         <v>143</v>
       </c>
       <c r="F26" s="14" t="s">
         <v>144</v>
       </c>
-      <c r="G26" s="23" t="s">
+      <c r="G26" s="30" t="s">
         <v>145</v>
       </c>
-      <c r="H26" s="25"/>
+      <c r="H26" s="31"/>
       <c r="I26" s="14" t="s">
         <v>146</v>
       </c>
       <c r="J26" s="14" t="s">
         <v>147</v>
       </c>
       <c r="K26" s="15">
         <v>46178</v>
       </c>
       <c r="L26" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M26" s="9"/>
       <c r="N26" s="9"/>
     </row>
     <row r="27" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A27" s="23">
+      <c r="A27" s="30">
         <v>24</v>
       </c>
-      <c r="B27" s="25"/>
-      <c r="C27" s="23" t="s">
+      <c r="B27" s="31"/>
+      <c r="C27" s="30" t="s">
         <v>148</v>
       </c>
-      <c r="D27" s="25"/>
+      <c r="D27" s="31"/>
       <c r="E27" s="14" t="s">
         <v>149</v>
       </c>
       <c r="F27" s="14" t="s">
         <v>150</v>
       </c>
-      <c r="G27" s="23" t="s">
+      <c r="G27" s="30" t="s">
         <v>151</v>
       </c>
-      <c r="H27" s="25"/>
+      <c r="H27" s="31"/>
       <c r="I27" s="14" t="s">
         <v>152</v>
       </c>
       <c r="J27" s="14" t="s">
         <v>153</v>
       </c>
       <c r="K27" s="15">
         <v>46183</v>
       </c>
       <c r="L27" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M27" s="9"/>
       <c r="N27" s="9"/>
     </row>
     <row r="28" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A28" s="23">
+      <c r="A28" s="30">
         <v>25</v>
       </c>
-      <c r="B28" s="25"/>
-      <c r="C28" s="23" t="s">
+      <c r="B28" s="31"/>
+      <c r="C28" s="30" t="s">
         <v>154</v>
       </c>
-      <c r="D28" s="25"/>
+      <c r="D28" s="31"/>
       <c r="E28" s="14" t="s">
         <v>155</v>
       </c>
       <c r="F28" s="14" t="s">
         <v>156</v>
       </c>
-      <c r="G28" s="23" t="s">
+      <c r="G28" s="30" t="s">
         <v>157</v>
       </c>
-      <c r="H28" s="25"/>
+      <c r="H28" s="31"/>
       <c r="I28" s="14" t="s">
         <v>158</v>
       </c>
       <c r="J28" s="14" t="s">
         <v>159</v>
       </c>
       <c r="K28" s="15">
         <v>40619</v>
       </c>
       <c r="L28" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M28" s="9"/>
       <c r="N28" s="9"/>
     </row>
     <row r="29" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A29" s="23">
+      <c r="A29" s="30">
         <v>26</v>
       </c>
-      <c r="B29" s="25"/>
-      <c r="C29" s="23" t="s">
+      <c r="B29" s="31"/>
+      <c r="C29" s="30" t="s">
         <v>160</v>
       </c>
-      <c r="D29" s="25"/>
+      <c r="D29" s="31"/>
       <c r="E29" s="16" t="s">
         <v>161</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>162</v>
       </c>
-      <c r="G29" s="23" t="s">
+      <c r="G29" s="30" t="s">
         <v>163</v>
       </c>
-      <c r="H29" s="25"/>
+      <c r="H29" s="31"/>
       <c r="I29" s="16" t="s">
         <v>164</v>
       </c>
       <c r="J29" s="16" t="s">
         <v>165</v>
       </c>
       <c r="K29" s="17">
         <v>46195</v>
       </c>
       <c r="L29" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M29" s="9"/>
       <c r="N29" s="9"/>
     </row>
     <row r="30" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A30" s="23">
+      <c r="A30" s="30">
         <v>27</v>
       </c>
-      <c r="B30" s="25"/>
-      <c r="C30" s="23" t="s">
+      <c r="B30" s="31"/>
+      <c r="C30" s="30" t="s">
         <v>166</v>
       </c>
-      <c r="D30" s="25"/>
+      <c r="D30" s="31"/>
       <c r="E30" s="18" t="s">
         <v>167</v>
       </c>
       <c r="F30" s="18" t="s">
         <v>168</v>
       </c>
-      <c r="G30" s="23" t="s">
+      <c r="G30" s="30" t="s">
         <v>169</v>
       </c>
-      <c r="H30" s="25"/>
+      <c r="H30" s="31"/>
       <c r="I30" s="18" t="s">
         <v>170</v>
       </c>
       <c r="J30" s="18" t="s">
         <v>171</v>
       </c>
       <c r="K30" s="19">
         <v>45565</v>
       </c>
       <c r="L30" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M30" s="9"/>
       <c r="N30" s="9"/>
     </row>
     <row r="31" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A31" s="23">
+      <c r="A31" s="30">
         <v>28</v>
       </c>
-      <c r="B31" s="25"/>
-      <c r="C31" s="23" t="s">
+      <c r="B31" s="31"/>
+      <c r="C31" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="D31" s="25"/>
+      <c r="D31" s="31"/>
       <c r="E31" s="18" t="s">
         <v>26</v>
       </c>
       <c r="F31" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="G31" s="23" t="s">
+      <c r="G31" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="H31" s="25"/>
+      <c r="H31" s="31"/>
       <c r="I31" s="18" t="s">
         <v>29</v>
       </c>
       <c r="J31" s="18" t="s">
         <v>105</v>
       </c>
       <c r="K31" s="19">
         <v>46066</v>
       </c>
       <c r="L31" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M31" s="9"/>
       <c r="N31" s="9"/>
     </row>
     <row r="32" spans="1:14" ht="63.75" x14ac:dyDescent="0.2">
-      <c r="A32" s="23">
+      <c r="A32" s="30">
         <v>29</v>
       </c>
-      <c r="B32" s="25"/>
-      <c r="C32" s="23" t="s">
+      <c r="B32" s="31"/>
+      <c r="C32" s="30" t="s">
         <v>172</v>
       </c>
-      <c r="D32" s="25"/>
+      <c r="D32" s="31"/>
       <c r="E32" s="18" t="s">
         <v>173</v>
       </c>
       <c r="F32" s="18" t="s">
         <v>174</v>
       </c>
-      <c r="G32" s="23" t="s">
+      <c r="G32" s="30" t="s">
         <v>175</v>
       </c>
-      <c r="H32" s="25"/>
+      <c r="H32" s="31"/>
       <c r="I32" s="18" t="s">
         <v>176</v>
       </c>
       <c r="J32" s="18" t="s">
         <v>177</v>
       </c>
       <c r="K32" s="19">
         <v>46202</v>
       </c>
       <c r="L32" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M32" s="9"/>
       <c r="N32" s="9"/>
     </row>
     <row r="33" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A33" s="23">
+      <c r="A33" s="30">
         <v>30</v>
       </c>
-      <c r="B33" s="25"/>
-      <c r="C33" s="23" t="s">
+      <c r="B33" s="31"/>
+      <c r="C33" s="30" t="s">
         <v>178</v>
       </c>
-      <c r="D33" s="25"/>
+      <c r="D33" s="31"/>
       <c r="E33" s="18" t="s">
         <v>179</v>
       </c>
       <c r="F33" s="18" t="s">
         <v>180</v>
       </c>
-      <c r="G33" s="23" t="s">
+      <c r="G33" s="30" t="s">
         <v>181</v>
       </c>
-      <c r="H33" s="25"/>
+      <c r="H33" s="31"/>
       <c r="I33" s="18" t="s">
         <v>182</v>
       </c>
       <c r="J33" s="18" t="s">
         <v>183</v>
       </c>
       <c r="K33" s="19">
         <v>46191</v>
       </c>
       <c r="L33" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M33" s="9"/>
       <c r="N33" s="9"/>
     </row>
     <row r="34" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A34" s="23">
+      <c r="A34" s="30">
         <v>31</v>
       </c>
-      <c r="B34" s="25"/>
-      <c r="C34" s="23" t="s">
+      <c r="B34" s="31"/>
+      <c r="C34" s="30" t="s">
         <v>185</v>
       </c>
-      <c r="D34" s="25"/>
+      <c r="D34" s="31"/>
       <c r="E34" s="18" t="s">
         <v>186</v>
       </c>
       <c r="F34" s="18" t="s">
         <v>187</v>
       </c>
-      <c r="G34" s="23" t="s">
+      <c r="G34" s="30" t="s">
         <v>188</v>
       </c>
-      <c r="H34" s="25"/>
+      <c r="H34" s="31"/>
       <c r="I34" s="18" t="s">
         <v>189</v>
       </c>
       <c r="J34" s="18" t="s">
         <v>190</v>
       </c>
       <c r="K34" s="19">
         <v>46205</v>
       </c>
-      <c r="L34" s="23" t="s">
-[...3 lines deleted...]
-      <c r="N34" s="25"/>
+      <c r="L34" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M34" s="9"/>
+      <c r="N34" s="9"/>
     </row>
     <row r="35" spans="1:14" ht="51" x14ac:dyDescent="0.2">
-      <c r="A35" s="23">
+      <c r="A35" s="30">
         <v>32</v>
       </c>
-      <c r="B35" s="25"/>
-      <c r="C35" s="23" t="s">
+      <c r="B35" s="31"/>
+      <c r="C35" s="30" t="s">
         <v>191</v>
       </c>
-      <c r="D35" s="25"/>
+      <c r="D35" s="31"/>
       <c r="E35" s="18" t="s">
         <v>192</v>
       </c>
       <c r="F35" s="18" t="s">
         <v>193</v>
       </c>
-      <c r="G35" s="23" t="s">
+      <c r="G35" s="30" t="s">
         <v>194</v>
       </c>
-      <c r="H35" s="25"/>
+      <c r="H35" s="31"/>
       <c r="I35" s="18" t="s">
         <v>195</v>
       </c>
       <c r="J35" s="18" t="s">
         <v>196</v>
       </c>
       <c r="K35" s="19">
         <v>46205</v>
       </c>
-      <c r="L35" s="23" t="s">
-[...3 lines deleted...]
-      <c r="N35" s="25"/>
+      <c r="L35" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M35" s="9"/>
+      <c r="N35" s="9"/>
     </row>
     <row r="36" spans="1:14" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A36" s="23">
+      <c r="A36" s="30">
         <v>33</v>
       </c>
-      <c r="B36" s="25"/>
-      <c r="C36" s="23" t="s">
+      <c r="B36" s="31"/>
+      <c r="C36" s="30" t="s">
         <v>197</v>
       </c>
-      <c r="D36" s="25"/>
+      <c r="D36" s="31"/>
       <c r="E36" s="20" t="s">
         <v>198</v>
       </c>
       <c r="F36" s="20" t="s">
         <v>199</v>
       </c>
-      <c r="G36" s="23" t="s">
+      <c r="G36" s="30" t="s">
         <v>200</v>
       </c>
-      <c r="H36" s="25"/>
+      <c r="H36" s="31"/>
       <c r="I36" s="20" t="s">
         <v>201</v>
       </c>
       <c r="J36" s="20" t="s">
         <v>202</v>
       </c>
       <c r="K36" s="21">
         <v>46251</v>
       </c>
-      <c r="L36" s="23" t="s">
-[...3 lines deleted...]
-      <c r="N36" s="25"/>
+      <c r="L36" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M36" s="9"/>
+      <c r="N36" s="9"/>
     </row>
     <row r="37" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A37" s="23">
+      <c r="A37" s="30">
         <v>34</v>
       </c>
-      <c r="B37" s="25"/>
-      <c r="C37" s="23" t="s">
+      <c r="B37" s="31"/>
+      <c r="C37" s="30" t="s">
         <v>203</v>
       </c>
-      <c r="D37" s="25"/>
+      <c r="D37" s="31"/>
       <c r="E37" s="20" t="s">
         <v>204</v>
       </c>
       <c r="F37" s="20" t="s">
         <v>205</v>
       </c>
-      <c r="G37" s="23" t="s">
+      <c r="G37" s="30" t="s">
         <v>206</v>
       </c>
-      <c r="H37" s="25"/>
+      <c r="H37" s="31"/>
       <c r="I37" s="20" t="s">
         <v>207</v>
       </c>
       <c r="J37" s="20" t="s">
         <v>208</v>
       </c>
       <c r="K37" s="21">
         <v>46267</v>
       </c>
-      <c r="L37" s="23" t="s">
-[...3 lines deleted...]
-      <c r="N37" s="25"/>
+      <c r="L37" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M37" s="9"/>
+      <c r="N37" s="9"/>
     </row>
     <row r="38" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A38" s="23">
+      <c r="A38" s="30">
         <v>35</v>
       </c>
-      <c r="B38" s="25"/>
-      <c r="C38" s="23" t="s">
+      <c r="B38" s="31"/>
+      <c r="C38" s="30" t="s">
         <v>209</v>
       </c>
-      <c r="D38" s="25"/>
+      <c r="D38" s="31"/>
       <c r="E38" s="20" t="s">
         <v>209</v>
       </c>
       <c r="F38" s="20" t="s">
         <v>210</v>
       </c>
-      <c r="G38" s="23" t="s">
+      <c r="G38" s="30" t="s">
         <v>211</v>
       </c>
-      <c r="H38" s="25"/>
+      <c r="H38" s="31"/>
       <c r="I38" s="20" t="s">
         <v>212</v>
       </c>
       <c r="J38" s="20" t="s">
         <v>213</v>
       </c>
       <c r="K38" s="21">
         <v>46267</v>
       </c>
-      <c r="L38" s="23" t="s">
-[...6 lines deleted...]
-      <c r="A39" s="23">
+      <c r="L38" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M38" s="9"/>
+      <c r="N38" s="9"/>
+    </row>
+    <row r="39" spans="1:14" s="26" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A39" s="30">
         <v>36</v>
       </c>
-      <c r="B39" s="25"/>
-      <c r="C39" s="30" t="s">
+      <c r="B39" s="31"/>
+      <c r="C39" s="36" t="s">
         <v>214</v>
       </c>
-      <c r="D39" s="31"/>
-      <c r="E39" s="32" t="s">
+      <c r="D39" s="37"/>
+      <c r="E39" s="24" t="s">
         <v>215</v>
       </c>
-      <c r="F39" s="32" t="s">
+      <c r="F39" s="24" t="s">
         <v>216</v>
       </c>
-      <c r="G39" s="30" t="s">
+      <c r="G39" s="36" t="s">
         <v>217</v>
       </c>
-      <c r="H39" s="31"/>
-      <c r="I39" s="32" t="s">
+      <c r="H39" s="37"/>
+      <c r="I39" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="J39" s="32" t="s">
+      <c r="J39" s="24" t="s">
         <v>218</v>
       </c>
-      <c r="K39" s="33">
+      <c r="K39" s="25">
         <v>46272</v>
       </c>
-      <c r="L39" s="30" t="s">
-[...6 lines deleted...]
-      <c r="A40" s="23">
+      <c r="L39" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M39" s="9"/>
+      <c r="N39" s="9"/>
+    </row>
+    <row r="40" spans="1:14" s="26" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A40" s="30">
         <v>37</v>
       </c>
-      <c r="B40" s="25"/>
-      <c r="C40" s="30" t="s">
+      <c r="B40" s="31"/>
+      <c r="C40" s="36" t="s">
         <v>219</v>
       </c>
-      <c r="D40" s="31"/>
-      <c r="E40" s="32" t="s">
+      <c r="D40" s="37"/>
+      <c r="E40" s="24" t="s">
         <v>220</v>
       </c>
-      <c r="F40" s="32" t="s">
+      <c r="F40" s="24" t="s">
         <v>221</v>
       </c>
-      <c r="G40" s="30" t="s">
+      <c r="G40" s="36" t="s">
         <v>222</v>
       </c>
-      <c r="H40" s="31"/>
-      <c r="I40" s="32" t="s">
+      <c r="H40" s="37"/>
+      <c r="I40" s="24" t="s">
         <v>223</v>
       </c>
-      <c r="J40" s="32" t="s">
+      <c r="J40" s="24" t="s">
         <v>224</v>
       </c>
-      <c r="K40" s="33">
+      <c r="K40" s="25">
         <v>46269</v>
       </c>
-      <c r="L40" s="30" t="s">
-[...3 lines deleted...]
-      <c r="N40" s="31"/>
+      <c r="L40" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M40" s="9"/>
+      <c r="N40" s="9"/>
     </row>
     <row r="41" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A41" s="23">
+      <c r="A41" s="30">
         <v>38</v>
       </c>
-      <c r="B41" s="25"/>
-      <c r="C41" s="23" t="s">
+      <c r="B41" s="31"/>
+      <c r="C41" s="30" t="s">
         <v>225</v>
       </c>
-      <c r="D41" s="25"/>
+      <c r="D41" s="31"/>
       <c r="E41" s="22" t="s">
         <v>226</v>
       </c>
       <c r="F41" s="22" t="s">
         <v>227</v>
       </c>
-      <c r="G41" s="23" t="s">
+      <c r="G41" s="30" t="s">
         <v>228</v>
       </c>
-      <c r="H41" s="25"/>
+      <c r="H41" s="31"/>
       <c r="I41" s="22" t="s">
         <v>229</v>
       </c>
       <c r="J41" s="22" t="s">
         <v>230</v>
       </c>
       <c r="K41" s="21">
         <v>46202</v>
       </c>
-      <c r="L41" s="23" t="s">
-[...3 lines deleted...]
-      <c r="N41" s="25"/>
+      <c r="L41" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M41" s="9"/>
+      <c r="N41" s="9"/>
+    </row>
+    <row r="42" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A42" s="30">
+        <v>39</v>
+      </c>
+      <c r="B42" s="31"/>
+      <c r="C42" s="30" t="s">
+        <v>231</v>
+      </c>
+      <c r="D42" s="31"/>
+      <c r="E42" s="23" t="s">
+        <v>232</v>
+      </c>
+      <c r="F42" s="23" t="s">
+        <v>233</v>
+      </c>
+      <c r="G42" s="30" t="s">
+        <v>234</v>
+      </c>
+      <c r="H42" s="31"/>
+      <c r="I42" s="23" t="s">
+        <v>235</v>
+      </c>
+      <c r="J42" s="23" t="s">
+        <v>236</v>
+      </c>
+      <c r="K42" s="21">
+        <v>46280</v>
+      </c>
+      <c r="L42" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M42" s="9"/>
+      <c r="N42" s="9"/>
+    </row>
+    <row r="43" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A43" s="30">
+        <v>40</v>
+      </c>
+      <c r="B43" s="31"/>
+      <c r="C43" s="30" t="s">
+        <v>237</v>
+      </c>
+      <c r="D43" s="31"/>
+      <c r="E43" s="23" t="s">
+        <v>238</v>
+      </c>
+      <c r="F43" s="23" t="s">
+        <v>239</v>
+      </c>
+      <c r="G43" s="30" t="s">
+        <v>240</v>
+      </c>
+      <c r="H43" s="31"/>
+      <c r="I43" s="23" t="s">
+        <v>241</v>
+      </c>
+      <c r="J43" s="23" t="s">
+        <v>242</v>
+      </c>
+      <c r="K43" s="21">
+        <v>46281</v>
+      </c>
+      <c r="L43" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M43" s="9"/>
+      <c r="N43" s="9"/>
+    </row>
+    <row r="44" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A44" s="30">
+        <v>41</v>
+      </c>
+      <c r="B44" s="31"/>
+      <c r="C44" s="30" t="s">
+        <v>243</v>
+      </c>
+      <c r="D44" s="31"/>
+      <c r="E44" s="27" t="s">
+        <v>244</v>
+      </c>
+      <c r="F44" s="27" t="s">
+        <v>245</v>
+      </c>
+      <c r="G44" s="30" t="s">
+        <v>246</v>
+      </c>
+      <c r="H44" s="31"/>
+      <c r="I44" s="27" t="s">
+        <v>247</v>
+      </c>
+      <c r="J44" s="27" t="s">
+        <v>248</v>
+      </c>
+      <c r="K44" s="21">
+        <v>46286</v>
+      </c>
+      <c r="L44" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M44" s="9"/>
+      <c r="N44" s="9"/>
+    </row>
+    <row r="45" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A45" s="30">
+        <v>42</v>
+      </c>
+      <c r="B45" s="31"/>
+      <c r="C45" s="30" t="s">
+        <v>249</v>
+      </c>
+      <c r="D45" s="31"/>
+      <c r="E45" s="27" t="s">
+        <v>250</v>
+      </c>
+      <c r="F45" s="27" t="s">
+        <v>251</v>
+      </c>
+      <c r="G45" s="30" t="s">
+        <v>252</v>
+      </c>
+      <c r="H45" s="31"/>
+      <c r="I45" s="27" t="s">
+        <v>253</v>
+      </c>
+      <c r="J45" s="27" t="s">
+        <v>254</v>
+      </c>
+      <c r="K45" s="21">
+        <v>46286</v>
+      </c>
+      <c r="L45" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M45" s="9"/>
+      <c r="N45" s="9"/>
+    </row>
+    <row r="46" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A46" s="30">
+        <v>43</v>
+      </c>
+      <c r="B46" s="31"/>
+      <c r="C46" s="30" t="s">
+        <v>255</v>
+      </c>
+      <c r="D46" s="31"/>
+      <c r="E46" s="27" t="s">
+        <v>256</v>
+      </c>
+      <c r="F46" s="27" t="s">
+        <v>257</v>
+      </c>
+      <c r="G46" s="30" t="s">
+        <v>258</v>
+      </c>
+      <c r="H46" s="31"/>
+      <c r="I46" s="27" t="s">
+        <v>259</v>
+      </c>
+      <c r="J46" s="27" t="s">
+        <v>260</v>
+      </c>
+      <c r="K46" s="21">
+        <v>46288</v>
+      </c>
+      <c r="L46" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M46" s="9"/>
+      <c r="N46" s="9"/>
+    </row>
+    <row r="47" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A47" s="30">
+        <v>44</v>
+      </c>
+      <c r="B47" s="31"/>
+      <c r="C47" s="30" t="s">
+        <v>261</v>
+      </c>
+      <c r="D47" s="31"/>
+      <c r="E47" s="28" t="s">
+        <v>262</v>
+      </c>
+      <c r="F47" s="28" t="s">
+        <v>263</v>
+      </c>
+      <c r="G47" s="30" t="s">
+        <v>264</v>
+      </c>
+      <c r="H47" s="31"/>
+      <c r="I47" s="28" t="s">
+        <v>265</v>
+      </c>
+      <c r="J47" s="28" t="s">
+        <v>266</v>
+      </c>
+      <c r="K47" s="29">
+        <v>46290</v>
+      </c>
+      <c r="L47" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M47" s="9"/>
+      <c r="N47" s="9"/>
+    </row>
+    <row r="48" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A48" s="30">
+        <v>45</v>
+      </c>
+      <c r="B48" s="31"/>
+      <c r="C48" s="30" t="s">
+        <v>267</v>
+      </c>
+      <c r="D48" s="31"/>
+      <c r="E48" s="28" t="s">
+        <v>268</v>
+      </c>
+      <c r="F48" s="28" t="s">
+        <v>269</v>
+      </c>
+      <c r="G48" s="30" t="s">
+        <v>270</v>
+      </c>
+      <c r="H48" s="31"/>
+      <c r="I48" s="28" t="s">
+        <v>271</v>
+      </c>
+      <c r="J48" s="28" t="s">
+        <v>272</v>
+      </c>
+      <c r="K48" s="29">
+        <v>46295</v>
+      </c>
+      <c r="L48" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M48" s="9"/>
+      <c r="N48" s="9"/>
+    </row>
+    <row r="49" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A49" s="30">
+        <v>46</v>
+      </c>
+      <c r="B49" s="31"/>
+      <c r="C49" s="30" t="s">
+        <v>273</v>
+      </c>
+      <c r="D49" s="31"/>
+      <c r="E49" s="38" t="s">
+        <v>274</v>
+      </c>
+      <c r="F49" s="38" t="s">
+        <v>275</v>
+      </c>
+      <c r="G49" s="30" t="s">
+        <v>276</v>
+      </c>
+      <c r="H49" s="31"/>
+      <c r="I49" s="38" t="s">
+        <v>277</v>
+      </c>
+      <c r="J49" s="38" t="s">
+        <v>278</v>
+      </c>
+      <c r="K49" s="39">
+        <v>44110</v>
+      </c>
+      <c r="L49" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="M49" s="9"/>
+      <c r="N49" s="9"/>
     </row>
   </sheetData>
-  <mergeCells count="89">
+  <mergeCells count="105">
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="G45:H45"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="G49:H49"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="C41:D41"/>
     <mergeCell ref="G41:H41"/>
-    <mergeCell ref="L41:N41"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="C39:D39"/>
     <mergeCell ref="G39:H39"/>
-    <mergeCell ref="L39:N39"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="C40:D40"/>
     <mergeCell ref="G40:H40"/>
-    <mergeCell ref="L40:N40"/>
-[...11 lines deleted...]
-    <mergeCell ref="A31:B31"/>
     <mergeCell ref="G27:H27"/>
     <mergeCell ref="C26:D26"/>
     <mergeCell ref="G26:H26"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="G32:H32"/>
-    <mergeCell ref="A19:B19"/>
-    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="G30:H30"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
-    <mergeCell ref="A9:B9"/>
-[...3 lines deleted...]
-    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="G31:H31"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="G22:H22"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="G25:H25"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
-    <mergeCell ref="A28:B28"/>
-[...12 lines deleted...]
-    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="G38:H38"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="C37:D37"/>
     <mergeCell ref="G37:H37"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="C34:D34"/>
     <mergeCell ref="G34:H34"/>
     <mergeCell ref="C36:D36"/>
     <mergeCell ref="G36:H36"/>
-    <mergeCell ref="L37:N37"/>
-[...3 lines deleted...]
-    <mergeCell ref="L38:N38"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="G48:H48"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="G43:H43"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="G46:H46"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="G44:H44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="C45:D45"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.35433070866141736" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;C&amp;"Arial"&amp;9&amp;I[1 / 1]&amp;I &amp;R</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>