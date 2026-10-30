--- v7 (2026-10-09)
+++ v8 (2026-10-30)
@@ -1,1224 +1,1101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20394"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CC2D9400-A9E1-4A2F-81AF-F0A63AA76E84}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12105"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12105" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="70.ObavjestenjeOStatusuOtvaranj" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$C$3:$L$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'70.ObavjestenjeOStatusuOtvaranj'!$A$3:$I$3</definedName>
   </definedNames>
   <calcPr calcId="80000"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="338" uniqueCount="279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="360" uniqueCount="300">
+  <si>
+    <r>
+      <t xml:space="preserve">R.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial"/>
+        <charset val="1"/>
+      </rPr>
+      <t xml:space="preserve"> br.</t>
+    </r>
+  </si>
   <si>
     <t>Okružni privredni sud u Banjoj Luci</t>
   </si>
   <si>
     <t>Poslovno Ime</t>
   </si>
   <si>
     <t>Skraćeno poslovno ime</t>
   </si>
   <si>
     <t>JIB</t>
   </si>
   <si>
     <t>MBS</t>
   </si>
   <si>
     <t>Adresa</t>
   </si>
   <si>
     <t>Broj predmeta</t>
   </si>
   <si>
-    <t>Datum</t>
-[...1 lines deleted...]
-  <si>
     <t>Status</t>
   </si>
   <si>
+    <t>"MilDeja" Društvo sa ograničenom odgovornošću za trgovinu i usluge, export-import Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>"MilDeja" d.o.o. Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>4402380850007</t>
+  </si>
+  <si>
+    <t>1-15371-00</t>
+  </si>
+  <si>
+    <t>Ramići bb, Dragočaj, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 147710 25 St</t>
+  </si>
+  <si>
     <t>Otvoren stečajni postupak</t>
   </si>
   <si>
+    <t>"V SISTEM" d.o.o. za proizvodnju, trgovinu i usluge, export-import Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>"V SISTEM" d.o.o. Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>4403732500008</t>
+  </si>
+  <si>
+    <t>57-01-0218-14</t>
+  </si>
+  <si>
+    <t>Motike bb, Motike, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 150342 26 St</t>
+  </si>
+  <si>
+    <t>Privredno društvo "BERS" d.o.o. Gradiška, u stečaju</t>
+  </si>
+  <si>
+    <t>"BERS" d.o.o. Gradiška, u stečaju</t>
+  </si>
+  <si>
+    <t>4403512300008</t>
+  </si>
+  <si>
+    <t>57-01-0284-12</t>
+  </si>
+  <si>
+    <t>Ulica Avde Ćuka  broj 11, Gradiška, Gradiška</t>
+  </si>
+  <si>
+    <t>57 0 St 149017 26 L</t>
+  </si>
+  <si>
+    <t>Društvo sa ograničenom odgovornošću "M.M.C." Gradiška, u stečaju</t>
+  </si>
+  <si>
+    <t>"M.M.C." d.o.o. Gradiška, u stečaju</t>
+  </si>
+  <si>
+    <t>4403432020004</t>
+  </si>
+  <si>
+    <t>57-01-0088-12</t>
+  </si>
+  <si>
+    <t>Ulica vidovdanska broj 38, Gradiška, Gradiška</t>
+  </si>
+  <si>
+    <t>57 0 St 146959 25 St</t>
+  </si>
+  <si>
+    <t>"NOVA PRIMA" društvo sa ograničenom odgovornošću Gradiška, u stečaju</t>
+  </si>
+  <si>
+    <t>"NOVA PRIMA" d.o.o. Gradiška, u stečaju</t>
+  </si>
+  <si>
+    <t>4403267070000</t>
+  </si>
+  <si>
+    <t>57-01-0025-11</t>
+  </si>
+  <si>
+    <t>Ulica Radovana Makića broj 5, Gradiška, Gradiška</t>
+  </si>
+  <si>
+    <t>57 0 St 146287 25 St</t>
+  </si>
+  <si>
+    <t>Društvo sa ograničenom odgovornošću za proizvodnju i promet tekstilnih proizvoda "HAKADESCH" d.o.o. Gradiška, u stečaju</t>
+  </si>
+  <si>
+    <t>"HAKADESCH"  d.o.o. Gradiška, u stečaju</t>
+  </si>
+  <si>
+    <t>4402276100004</t>
+  </si>
+  <si>
+    <t>1-15167-00</t>
+  </si>
+  <si>
+    <t>Put srpske vojske broj 211, Gradiška, Gradiška</t>
+  </si>
+  <si>
+    <t xml:space="preserve">57 0 St 148033 25 St </t>
+  </si>
+  <si>
+    <t>"Top-Farm" proizvodnja, trgovina, usluge d.o.o. Nova Topola, Gradiška, u stečaju</t>
+  </si>
+  <si>
+    <t>"Top-Farm" d.o.o. Nova Topola, Gradiška, u stečaju</t>
+  </si>
+  <si>
+    <t>4402277500006</t>
+  </si>
+  <si>
+    <t>1-15356-00</t>
+  </si>
+  <si>
+    <t>Nova Topola bb, Nova Topola, Gradiška</t>
+  </si>
+  <si>
+    <t>57 0 St 134792 21 St</t>
+  </si>
+  <si>
+    <t>"BUSCH MODELLBAU" društvo sa ograničenom odgovornošću Nova Topola, u stečaju, Prevod na srpski jezik poslovnog imena glasi: "BUSCH proizvodnja maketa i modela" društvo sa ograničenom odgovornošću Nova Topola, u stečaju</t>
+  </si>
+  <si>
+    <t>"BUSCH MODELLBAU" d.o.o. Nova Topola, u stečaju</t>
+  </si>
+  <si>
+    <t>4404993000009</t>
+  </si>
+  <si>
+    <t>57-01-0540-22</t>
+  </si>
+  <si>
+    <t>Industrijska zona bb, Nova Topola, Gradiška</t>
+  </si>
+  <si>
+    <t>57 0 St 147417 25 St</t>
+  </si>
+  <si>
+    <t>"TROMEĐA" društvo sa ograničenom odgovornošću za proizvodnju, promet i usluge d.o.o. Ukrina, Čelinac, u stečaju</t>
+  </si>
+  <si>
+    <t>"TROMEĐA" d.o.o. Ukrina, Čelinac, u stečaju</t>
+  </si>
+  <si>
+    <t>4401305940002</t>
+  </si>
+  <si>
+    <t>1-4281-00</t>
+  </si>
+  <si>
+    <t>Ukrina bb, Čelinac, Čelinac</t>
+  </si>
+  <si>
+    <t>57 0 St 145760 25 St</t>
+  </si>
+  <si>
+    <t>Društvo za građevinarstvo, unutrašnju i spoljnu trgovinu "MOMIĆ" d.o.o. Kotor Varoš, u stečaju</t>
+  </si>
+  <si>
+    <t>"MOMIĆ" d.o.o. Kotor Varoš, u stečaju</t>
+  </si>
+  <si>
+    <t>4401124300001</t>
+  </si>
+  <si>
+    <t>1-3831-00</t>
+  </si>
+  <si>
+    <t>Ulica vojvode Živojina Mišića 12, Kotor Varoš, Kotor Varoš</t>
+  </si>
+  <si>
+    <t>57 0 St 148814 26 St</t>
+  </si>
+  <si>
+    <t>"ROCKSTER" društvo sa ograničenom odgovornošću, u stečaju</t>
+  </si>
+  <si>
+    <t>"ROCKSTER" d.o.o., u stečaju</t>
+  </si>
+  <si>
+    <t>4405073700005</t>
+  </si>
+  <si>
+    <t>57-01-0261-23</t>
+  </si>
+  <si>
+    <t>Ulica Rade Januša broj 77, Laktaši, Laktaši</t>
+  </si>
+  <si>
+    <t>57 0 St 148323 25 St</t>
+  </si>
+  <si>
+    <t>D.O.O."GUZIJAN-PASUSCURO" za trgovinu i proizvodnju Laktaši, u stečaju</t>
+  </si>
+  <si>
+    <t>"GUZIJAN-PASUSCURO" d.o.o.Laktaši, u stečaju</t>
+  </si>
+  <si>
+    <t>4401164780006</t>
+  </si>
+  <si>
+    <t>1-1941-00</t>
+  </si>
+  <si>
+    <t>Jakupovci bb, Laktaši, Laktaši</t>
+  </si>
+  <si>
+    <t>57 0 St 149778 26 St</t>
+  </si>
+  <si>
+    <t>Preduzeće za promet i usluge "KELVIS" d.o.o. Laktaši, u stečaju</t>
+  </si>
+  <si>
+    <t>"KELVIS" d.o.o. Laktaši, u stečaju</t>
+  </si>
+  <si>
+    <t>4401157570004</t>
+  </si>
+  <si>
+    <t>1-2327-00</t>
+  </si>
+  <si>
+    <t>Ulica Karađorđeva  broj 48, Laktaši, Laktaši</t>
+  </si>
+  <si>
+    <t>57 0 St 146382 25 St</t>
+  </si>
+  <si>
+    <t>Društvo sa ograničenom odgovornošću za proizvodnju i trgovinu "PERPER" d.o.o. Slatina - Laktaši, u stečaju</t>
+  </si>
+  <si>
+    <t>"PERPER" d.o.o. Slatina - Laktaši, u stečaju</t>
+  </si>
+  <si>
+    <t>4401155280009</t>
+  </si>
+  <si>
+    <t>1-521-00</t>
+  </si>
+  <si>
+    <t>Malo Blaško bb, Malo Blaško, Laktaši</t>
+  </si>
+  <si>
+    <t>57 0 St 147251 25 St</t>
+  </si>
+  <si>
+    <t>"Swisscor" društvo sa ograničenom odgovornošću Srbac</t>
+  </si>
+  <si>
+    <t>"Swisscor" d.o.o. Srbac</t>
+  </si>
+  <si>
+    <t>4404270230006</t>
+  </si>
+  <si>
+    <t>57-01-0023-18</t>
+  </si>
+  <si>
+    <t>Ulica Danka Mitrova broj 131, Inađol, Srbac</t>
+  </si>
+  <si>
+    <t>57 0 St 149100 26 St</t>
+  </si>
+  <si>
+    <t>PREDUZEĆE ZA USLUGE, TRANSPORT I TRGOVINU "PETKOVIĆ TRANS" D.O.O. SRBAC</t>
+  </si>
+  <si>
+    <t>"PETKOVIĆ TRANS" D.O.O SRBAC</t>
+  </si>
+  <si>
+    <t>4402667120000</t>
+  </si>
+  <si>
+    <t>1-16031-00</t>
+  </si>
+  <si>
+    <t>11. Novembra bb, Srbac, Srbac</t>
+  </si>
+  <si>
+    <t>57 0 St 149427 26 St</t>
+  </si>
+  <si>
+    <t>"IN MEDIAS RES" d.o.o. Banja Luka, u stečaju; Naziv na srpskom jeziku glasi: "U središte stvari", u stečaju</t>
+  </si>
+  <si>
+    <t>"IN MEDIAS RES" d.o.o. Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>4403632540002</t>
+  </si>
+  <si>
+    <t>57-01-0270-13</t>
+  </si>
+  <si>
+    <t>Ulica kralja Petra I Karađorđevića broj 97, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 149712 26 St</t>
+  </si>
+  <si>
+    <t>"MEDIPHARM BH" d.o.o. za trgovinu i usluge Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>"MEDIPHARM BH" d.o.o. Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>4402150770004</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1-14830-00</t>
+  </si>
+  <si>
+    <t>Ulica Jovana Dučića broj 23-25, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 149793 26 St</t>
+  </si>
+  <si>
+    <t>"BLUE OCEAN" d.o.o. Banja Luka, u stečaju; Prevod naziva glasi: "Plavi okean" d.o.o. Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>"BLUE OCEAN" d.o.o. Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>4403627200007</t>
+  </si>
+  <si>
+    <t>57-01-0252-13</t>
+  </si>
+  <si>
+    <t>Ulica cerska broj 54, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 150019 26 St</t>
+  </si>
+  <si>
+    <t>Društvo za trgovinu i usluge "AJS" d.o.o. Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>"AJS" d.o.o. Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>4401696360005</t>
+  </si>
+  <si>
+    <t>1-13186-00</t>
+  </si>
+  <si>
+    <t>Ulica vidovdanska broj 53, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 149780 26 St</t>
+  </si>
+  <si>
+    <t>"PRESS COMMERCE" d.o.o. za novinsko-istraživačko, grafičku djelatnost, Banja Luka</t>
+  </si>
+  <si>
+    <t>"PRESS COMMERCE" d.o.o. Banja Luka</t>
+  </si>
+  <si>
+    <t>4402581590003</t>
+  </si>
+  <si>
+    <t>1-15871-00</t>
+  </si>
+  <si>
+    <t>Jovana Raškovića br. 16, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 149791 26 St</t>
+  </si>
+  <si>
+    <t>Društvo sa ograničenom odgovornošću "TELEDIREKT" Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>"TELEDIREKT" d.o.o. Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>4404539030009</t>
+  </si>
+  <si>
+    <t>57-01-0436-19</t>
+  </si>
+  <si>
+    <t>Ulica kolo srpskih sestara broj 31, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 147727 25 St</t>
+  </si>
+  <si>
+    <t>"Metal" akcionarsko društvo za promet metalom i  tehničkom robom na veliko i malo a.d. Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>"Metal" a.d. Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>4401565690000</t>
+  </si>
+  <si>
+    <t>1-108-00</t>
+  </si>
+  <si>
+    <t>Ulica pilanska bb, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 149004 26 St</t>
+  </si>
+  <si>
+    <t>Društvo sa ograničenom odgovornošću "Wow agency" Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>"Wow agency" d.o.o. Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>4405041500004</t>
+  </si>
+  <si>
+    <t>57-01-0153-23</t>
+  </si>
+  <si>
+    <t>Ulica vidovdanska broj 2, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">57 0 St 146147 25 St </t>
+  </si>
+  <si>
+    <t>"DAKIĆ-PLAST" Društvo sa ograničenom odgovornošću za proizvodnju i trgovinu Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>"DAKIĆ-PLAST" d.o.o. Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>4403053600001</t>
+  </si>
+  <si>
+    <t>71-01-0233-09</t>
+  </si>
+  <si>
+    <t>Ulica Vasilija Ostroškog broj 1, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">57 0 St 146054 25 St 2 </t>
+  </si>
+  <si>
+    <t>"EX-COMMERCE" društvo s ograničenom odgovornošću za trgovinu i usluge Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>"EX-COMMERCE" d.o.o. Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>4400808640000</t>
+  </si>
+  <si>
+    <t>1-11522-00</t>
+  </si>
+  <si>
+    <t>Ulica Njegoševa broj 38, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 147472 25 St</t>
+  </si>
+  <si>
     <t>AGAMES društvo sa ograničenom odgovornošću  Banja Luka, u stečaju</t>
   </si>
   <si>
     <t>AGAMES d.o.o. Banja Luka, u stečaju</t>
   </si>
   <si>
     <t>4401690750006</t>
   </si>
   <si>
     <t>1-13002-00</t>
   </si>
   <si>
     <t>Ulica  knjaza Miloša broj 39, Banja Luka, Banja Luka</t>
   </si>
   <si>
+    <t>57 0 St 147126 25 St</t>
+  </si>
+  <si>
     <t>Društvo sa ograničenom odgovornošću "MEDIC-OTP" Banja Luka, u stečaju</t>
   </si>
   <si>
     <t xml:space="preserve"> "MEDIC-OTP" d.o.o.  Banja Luka, u stečaju</t>
   </si>
   <si>
     <t>4403666790008</t>
   </si>
   <si>
     <t>59-01-0014-14</t>
   </si>
   <si>
     <t>Ulica Veselina Masleše broj 11, Banja Luka, Banja Luka</t>
   </si>
   <si>
-    <t>"BROWSE INTERNATIONAL" trgovina motornim vozilima d.o.o. Banja LukaPrevod na srpski jezik glasi: "MEĐUNARODNA PRETRAGA" trgovina motornim vozilima d.o.o. Banja Luka</t>
-[...2 lines deleted...]
-    <t>"BROWSE INTERNATIONAL" d.o.o. Banja Luka Na srpskom jeziku skraćena firma glasi: "MEĐUNARODNA PRETRAGA"  d.o.o. Banja Luka</t>
+    <t>57 0 St 146071 25 St</t>
+  </si>
+  <si>
+    <t>"BROWSE INTERNATIONAL" trgovina motornim vozilima d.o.o. Banja Luka, u stečaju; Prevod na srpski jezik glasi: "MEĐUNARODNA PRETRAGA" trgovina motornim vozilima d.o.o. Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>"BROWSE INTERNATIONAL" d.o.o. Banja Luka, u stečaju; Na srpskom jeziku skraćena firma glasi: "MEĐUNARODNA PRETRAGA" d.o.o. Banja Luka, u stečaju</t>
   </si>
   <si>
     <t>4402923570000</t>
   </si>
   <si>
     <t>1-17112-00</t>
   </si>
   <si>
     <t>Put Srpskih branilaca broj 178, Banja Luka, Banja Luka</t>
   </si>
   <si>
-    <t>"MilDeja" Društvo sa ograničenom odgovornošću za trgovinu i usluge, export-import Banja Luka, u stečaju</t>
-[...11 lines deleted...]
-    <t>Ramići bb, Dragočaj, Banja Luka</t>
+    <t>57 0 St 147493 25 St</t>
+  </si>
+  <si>
+    <t>"SOURCE CONSULTING" d.o.o., prevod poslovnog imena na srpskom jeziku glasi: "IZVORNO SAVJETOVANJE" d.o.o.</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>4404484380005</t>
+  </si>
+  <si>
+    <t>57-01-0254-19</t>
+  </si>
+  <si>
+    <t>Ulica Vase Pelagića broj 2, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 147270 25 St</t>
   </si>
   <si>
     <t>"BIS TURS" transport i usluge d.o.o. Banja Luka, u stečaju</t>
   </si>
   <si>
     <t>"BIS TURS" d.o.o. Banja Luka, u stečaju</t>
   </si>
   <si>
     <t>4400844360005</t>
   </si>
   <si>
     <t>1-7994-00</t>
   </si>
   <si>
     <t>Ulica braće Mažar i majke Marije broj 52, Banja Luka, Banja Luka</t>
   </si>
   <si>
+    <t>57 0 St 147687 25 St</t>
+  </si>
+  <si>
     <t>"SPM" d.o.o. za consulting East Europe, Banja Luka, u stečaju; Prevod: "SPM"  d.o.o. za konsalting Istočne Evrope, Banja Luka, u stečaju</t>
   </si>
   <si>
     <t>"SPM" d.o.o. Banja Luka, u stečaju</t>
   </si>
   <si>
     <t>4403004140003</t>
   </si>
   <si>
     <t>71-01-0117-09</t>
   </si>
   <si>
     <t>Ulica voždovačka broj 24, Banja Luka, Banja Luka</t>
   </si>
   <si>
-    <t>Društvo sa ograničenom odgovornošću "M.M.C." Gradiška, u stečaju</t>
-[...101 lines deleted...]
-    <t>Ulica kolo srpskih sestara broj 31, Banja Luka, Banja Luka</t>
+    <t>57 0 St 147181 25 St</t>
+  </si>
+  <si>
+    <t>CITY TRANSPORT LOGISTIC Društvo sa ograničenom odgovornošću Banja Luka, u stečaju ; Poslovno ime na srpskom jeziku: Logistika za gradski Društvo sa ograničenom odgovornošću Banja Luka</t>
+  </si>
+  <si>
+    <t>CITY TRANSPORT LOGISTIC d.o.o. Banja Luka; Skraćeno poslovno ime na srpskom jeziku: LOGISTIKA ZA GRADSKI d.o.o. Banja Luka</t>
+  </si>
+  <si>
+    <t>4404462810006</t>
+  </si>
+  <si>
+    <t>57-01-0213-19</t>
+  </si>
+  <si>
+    <t>Ulica Vase Pelagića broj 10 (lokal broj 8), Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 145137 24 St</t>
+  </si>
+  <si>
+    <t>"SYNERGY GLOBAL" Društvo za pružanje usluga d.o.o. Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>"SYNERGY GLOBAL" d.o.o. Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>4402541450004</t>
+  </si>
+  <si>
+    <t>1-15724-00</t>
+  </si>
+  <si>
+    <t>Ulica I krajiškog  korpusa broj 68, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 147785 25 St</t>
+  </si>
+  <si>
+    <t>"MR TRADING" društvo sa ograničenom odgovornošću za trgovinu i usluge Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>"MR TRADING" d.o.o. Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>4404653320009</t>
+  </si>
+  <si>
+    <t>57-01-0317-20</t>
+  </si>
+  <si>
+    <t>Ulica Jevrejska bb, lamela 1, lokal 11 , Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 146236 26 St 2</t>
+  </si>
+  <si>
+    <t>Akcionarsko društvo "Šumaproizvod" Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>"Šumaproizvod" a.d. Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>4400519530000</t>
+  </si>
+  <si>
+    <t>1-17343-00</t>
+  </si>
+  <si>
+    <t>Ulica vidovdanska broj 33, Banja Luka, Banja Luka</t>
+  </si>
+  <si>
+    <t>57 0 St 145453 25 St</t>
   </si>
   <si>
     <t>"OCEAN" društvo sa ograničenom odgovornošću za trgovinu i usluge Banja Luka, u stečaju</t>
   </si>
   <si>
     <t>"OCEAN" d.o.o. Banja Luka, u stečaju</t>
   </si>
   <si>
     <t>4401716650005</t>
   </si>
   <si>
     <t>1-13162-00</t>
   </si>
   <si>
     <t>Ulica Branka Popovića broj 260, Banja Luka, Banja Luka</t>
   </si>
   <si>
-    <t>4401565690000</t>
-[...35 lines deleted...]
-    <t>Ulica vidovdanska broj 2, Banja Luka, Banja Luka</t>
+    <t>57 0 St 147856 25 St</t>
+  </si>
+  <si>
+    <t>"VUK-RENT" d.o.o., u stečaju</t>
   </si>
   <si>
     <t>4404858640006</t>
   </si>
   <si>
     <t>57-01-0119-22</t>
   </si>
   <si>
     <t>Ulica Mladena Stojanovića  broj 99, Banja Luka, Banja Luka</t>
   </si>
   <si>
-    <t>"Metal" akcionarsko društvo za promet metalom i  tehničkom robom na veliko i malo a.d. Banja Luka</t>
-[...64 lines deleted...]
-  <si>
     <t>57 0 St 148189 25 St</t>
   </si>
   <si>
-    <t>LISTA OTVORENIH STEČAJNIH POSTUPAKA OD 01.01.2026</t>
-[...2 lines deleted...]
-    <t>"GT auto" d.o.o. Banja Luka</t>
+    <t>"GT auto" d.o.o. Banja Luka, u stečaju</t>
   </si>
   <si>
     <t>4404520440001</t>
   </si>
   <si>
     <t>57-01-0367-19</t>
   </si>
   <si>
-    <t>Ulica  Dubička broj 52, Banja Luka, Banja Luka</t>
+    <t>Ulica  dubička broj 52, Banja Luka, Banja Luka</t>
   </si>
   <si>
     <t>57 0 St 148300 25 St</t>
   </si>
   <si>
-    <t>"OROUNDO TECH" društvo sa ograničenom odgovornošću Banja Luka</t>
-[...2 lines deleted...]
-    <t>"OROUNDO TECH" d.o.o. Banja Luka</t>
+    <t>"OROUNDO TECH" društvo sa ograničenom odgovornošću Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>"OROUNDO TECH" d.o.o. Banja Luka, u stečaju</t>
   </si>
   <si>
     <t>4403950240000</t>
   </si>
   <si>
     <t>57-01-0419-15</t>
   </si>
   <si>
     <t>Ulica Gavrila Principa  broj 10, Banja Luka, Banja Luka</t>
   </si>
   <si>
     <t>57 0 St 147699 25 St</t>
   </si>
   <si>
-    <t>KBRG Iskon d.o.o. Banja Luka</t>
+    <t>KBRG Iskon d.o.o. Banja Luka, u stečaju</t>
   </si>
   <si>
     <t>4405112700000</t>
   </si>
   <si>
     <t>57-01-0385-23</t>
   </si>
   <si>
     <t>Ulica Ranka Šipke  broj 80b, Banja Luka, Banja Luka</t>
   </si>
   <si>
     <t>57 0 St 148422 26 St</t>
   </si>
   <si>
-    <t>"KALASTORE" Društvo sa ograničenom odgovornošću za poizvodnju, prodaju i usluge, Banja Luka</t>
-[...2 lines deleted...]
-    <t>"KALASTORE" d.o.o. Banja Luka</t>
+    <t>"KALASTORE" duštvo sa ograničenom odgovornošću za poizvodnju, prodaju i usluge, Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>"KALASTORE" d.o.o. Banja Luka, u stečaju</t>
   </si>
   <si>
     <t>4404099390008</t>
   </si>
   <si>
     <t>57-01-0374-16</t>
   </si>
   <si>
-    <t>Ul. Jevrejska  54, u prizemlju, prostor broj 2, Banja Luka, Banja Luka</t>
+    <t>Ulica jevrejska  broj 54, u prizemlju, prostor broj 2, Banja Luka, Banja Luka</t>
   </si>
   <si>
     <t>57 0 St 149206 26 St</t>
   </si>
   <si>
-    <t>"Top-Farm" proizvodnja, trgovina, usluge d.o.o. Nova Topola, Gradiška, u stečaju</t>
-[...149 lines deleted...]
-    <t>"IVET MARKET GROUP" d.o.o., Prevod skraćenog poslovnog imena na srpskom jeziku: "IVET MARKET GRUPA" d.o.o.</t>
+    <t>Društvo sa ograničenom odgovornošću "IVET MARKET GROUP", u stečaju; Prevod punog poslovnog imena na srpskom jeziku: Društvo sa ograničenom odgovornošću "IVET MARKET GRUPA", u stečaju</t>
+  </si>
+  <si>
+    <t>"IVET MARKET GROUP" d.o.o. u stečaju, Prevod skraćenog poslovnog imena na srpskom jeziku: "IVET MARKET GRUPA" d.o.o., u stečaju</t>
   </si>
   <si>
     <t>4404660610004</t>
   </si>
   <si>
     <t>57-01-0340-20</t>
   </si>
   <si>
-    <t>Ulica Stanka Božića  broj 2, Vrbanja, Banja Luka, Banja Luka</t>
+    <t>Ulica Stanka Božića broj 2, Banja Luka, Banja Luka</t>
   </si>
   <si>
     <t>57 0 St 145011 24 St</t>
   </si>
   <si>
-    <t>"BSTG" Društvo sa ograničenom odgovornošću</t>
-[...2 lines deleted...]
-    <t>"BSTG" d.o.o.</t>
+    <t>"BSTG" društvo sa ograničenom odgovornošću, u stečaju</t>
+  </si>
+  <si>
+    <t>"BSTG" d.o.o., u stečaju</t>
   </si>
   <si>
     <t>4403715160007</t>
   </si>
   <si>
     <t>57-01-0162-14</t>
   </si>
   <si>
-    <t>Bulevar Vojvode Stepe Stepanovića BR. 175A, Banja Luka, Banja Luka</t>
+    <t>Bulevar vojvode Stepe Stepanovića broj 175A, Banja Luka, Banja Luka</t>
   </si>
   <si>
     <t>57 0 St 145135 26 St2</t>
   </si>
   <si>
-    <t xml:space="preserve">"INFO-CAR ŠPED" društvo sa ograničenom odgovornošću </t>
-[...2 lines deleted...]
-    <t>"INFO-CAR ŠPED" d.o.o.</t>
+    <t>"INFO-CAR ŠPED" društvo sa ograničenom odgovornošću, u stečaju</t>
+  </si>
+  <si>
+    <t>"INFO-CAR ŠPED" d.o.o., u stečaju</t>
   </si>
   <si>
     <t>4405256880002</t>
   </si>
   <si>
     <t>57-01-0251-24</t>
   </si>
   <si>
     <t>Ulica knjaza Miloša broj 6, Banja Luka, Banja Luka</t>
   </si>
   <si>
     <t>57 0 St 149161 26 St</t>
   </si>
   <si>
-    <t>"DIGNITAS" d.o.o.</t>
+    <t>"DIGNITAS" d.o.o., u stečaju</t>
   </si>
   <si>
     <t>4404401350002</t>
   </si>
   <si>
     <t>57-01-0003-19</t>
   </si>
   <si>
     <t>Ulica Miše Stupara broj 4, Banja Luka, Banja Luka</t>
   </si>
   <si>
     <t>57 0 St 148833 26 St</t>
   </si>
   <si>
-    <t>Društvo sa ograničenom odgovornošću "CNG ENERGY"</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">"CNG ENERGY" d.o.o. </t>
+    <t>VITAM FRUIT društvo sa ograničenom odgovornošću za otkup, preradu, uvoz i izvoz voća d.o.o. Banja Luka, u stečaju; Prevod na srpskom jeziku: VITAMINSKO VOĆE društvo sa ograničenom odgovornošću za otkup, preradu, uvoz i izvoz voća Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>VITAM FRUIT d.o.o. Banja Luka, u stečaju</t>
+  </si>
+  <si>
+    <t>4402936550008</t>
+  </si>
+  <si>
+    <t>71-01-0055-08</t>
+  </si>
+  <si>
+    <t>57 0 St 149012 26 St</t>
+  </si>
+  <si>
+    <t>Društvo sa ograničenom odgovornošću "CNG ENERGY", u stečaju</t>
+  </si>
+  <si>
+    <t>"CNG ENERGY" d.o.o., u stečaju</t>
   </si>
   <si>
     <t>4403881170002</t>
   </si>
   <si>
     <t>57-01-0182-15</t>
   </si>
   <si>
     <t>57 0 St 148941 26 St</t>
   </si>
   <si>
-    <t>Proizvodno i prometno "D.I. ZRNIĆ" d.o.o. Razboj Ljevče, Srbac</t>
-[...2 lines deleted...]
-    <t>"D.I. ZRNIĆ" d.o.o. Razboj Ljevče, Srbac</t>
+    <t>Proizvodno i prometno "D.I. ZRNIĆ" d.o.o. Razboj Ljevče, Srbac, u stečaju</t>
+  </si>
+  <si>
+    <t>"D.I. ZRNIĆ" d.o.o. Razboj Ljevče, Srbac, u stečaju</t>
   </si>
   <si>
     <t>4401270890007</t>
   </si>
   <si>
     <t>1-12664-00</t>
   </si>
   <si>
-    <t>Srbac, Razboj Ljevče bb, Razboj, Lijevče, Srbac</t>
+    <t>Razboj Lijevče bb, Razboj, Lijevče, Srbac</t>
   </si>
   <si>
     <t>57 0 St 149697 26 St</t>
   </si>
   <si>
-    <t>Akcionarsko društvo "Šumaproizvod" Banja Luka, u stečaju</t>
-[...158 lines deleted...]
-    <t>57 0 St 132270 20 St</t>
+    <t>Datum otvaranja stečajnog postupka</t>
+  </si>
+  <si>
+    <t>LISTA OTVORENIH STEČAJNIH POSTUPAKA OD 1.1.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-10409]dd\.mm\.yyyy\."/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Tahoma"/>
-      <family val="2"/>
+      <name val="Arial"/>
+      <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
-    <font>
-[...9 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="11"/>
         <bgColor indexed="0"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...7 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="11"/>
       </left>
       <right style="thin">
         <color indexed="11"/>
       </right>
       <top style="thin">
         <color indexed="11"/>
       </top>
       <bottom style="thin">
         <color indexed="11"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...61 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
-      <protection locked="0"/>
-[...71 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...22 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00808080"/>
       <rgbColor rgb="00C0C0C0"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1561,1835 +1438,1602 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N49"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:I53"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A34" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="L44" sqref="L44:N49"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="30" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.140625" style="1" bestFit="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="16384" width="30" style="1"/>
+    <col min="1" max="1" width="7.85546875" style="3" customWidth="1"/>
+    <col min="2" max="2" width="22.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="26.7109375" style="3" customWidth="1"/>
+    <col min="4" max="4" width="16.85546875" style="3" customWidth="1"/>
+    <col min="5" max="5" width="9.85546875" style="3" customWidth="1"/>
+    <col min="6" max="6" width="31.42578125" style="3" customWidth="1"/>
+    <col min="7" max="7" width="19.42578125" style="3" customWidth="1"/>
+    <col min="8" max="8" width="12.140625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="15.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="15" x14ac:dyDescent="0.2">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:9" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
+      <c r="F1" s="9"/>
+      <c r="G1" s="9"/>
+      <c r="H1" s="9"/>
+      <c r="I1" s="9"/>
+    </row>
+    <row r="2" spans="1:9" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+    </row>
+    <row r="3" spans="1:9" ht="51" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="51" x14ac:dyDescent="0.2">
+      <c r="A4" s="5">
+        <v>1</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="H4" s="6">
+        <v>46041</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="51" x14ac:dyDescent="0.2">
+      <c r="A5" s="5">
+        <v>2</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="H5" s="6">
+        <v>46050</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="118.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="5">
+        <v>3</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="H6" s="6">
+        <v>46055</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="5">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" s="6">
+        <v>46066</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="5">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="H8" s="6">
+        <v>46073</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="5">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H9" s="6">
+        <v>46078</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="5">
+        <v>7</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="H10" s="6">
+        <v>46078</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="5">
+        <v>8</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="H11" s="6">
+        <v>46084</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="5">
+        <v>9</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="H12" s="6">
+        <v>46085</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="5">
+        <v>10</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="H13" s="6">
+        <v>46085</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="140.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="5">
+        <v>11</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="H14" s="6">
+        <v>46086</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="5">
+        <v>12</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="H15" s="6">
+        <v>46092</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="5">
+        <v>13</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="H16" s="6">
+        <v>46097</v>
+      </c>
+      <c r="I16" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="5">
+        <v>14</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="H17" s="6">
+        <v>46111</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="51" x14ac:dyDescent="0.2">
+      <c r="A18" s="5">
+        <v>15</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="H18" s="6">
+        <v>46111</v>
+      </c>
+      <c r="I18" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A19" s="5">
+        <v>16</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="H19" s="6">
+        <v>46128</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A20" s="5">
+        <v>17</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="H20" s="6">
+        <v>46132</v>
+      </c>
+      <c r="I20" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="51" x14ac:dyDescent="0.2">
+      <c r="A21" s="5">
+        <v>18</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="H21" s="6">
+        <v>46133</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A22" s="5">
+        <v>19</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="H22" s="6">
+        <v>46133</v>
+      </c>
+      <c r="I22" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A23" s="5">
+        <v>20</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="H23" s="6">
+        <v>46157</v>
+      </c>
+      <c r="I23" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="51" x14ac:dyDescent="0.2">
+      <c r="A24" s="5">
+        <v>21</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="H24" s="6">
+        <v>46157</v>
+      </c>
+      <c r="I24" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A25" s="5">
+        <v>22</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="H25" s="6">
+        <v>46167</v>
+      </c>
+      <c r="I25" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A26" s="5">
+        <v>23</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="H26" s="6">
+        <v>46169</v>
+      </c>
+      <c r="I26" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="51" x14ac:dyDescent="0.2">
+      <c r="A27" s="5">
+        <v>24</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H27" s="6">
+        <v>46178</v>
+      </c>
+      <c r="I27" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="5">
+        <v>25</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="H28" s="6">
+        <v>46181</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A29" s="5">
+        <v>26</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H29" s="6">
+        <v>46183</v>
+      </c>
+      <c r="I29" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="51" x14ac:dyDescent="0.2">
+      <c r="A30" s="5">
+        <v>27</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="H30" s="6">
+        <v>46191</v>
+      </c>
+      <c r="I30" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A31" s="5">
+        <v>28</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="H31" s="6">
+        <v>46195</v>
+      </c>
+      <c r="I31" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A32" s="5">
+        <v>29</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="H32" s="6">
+        <v>46202</v>
+      </c>
+      <c r="I32" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="116.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="5">
+        <v>30</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="H33" s="6">
+        <v>46202</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A34" s="5">
+        <v>31</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="H34" s="6">
+        <v>46205</v>
+      </c>
+      <c r="I34" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="51" x14ac:dyDescent="0.2">
+      <c r="A35" s="5">
+        <v>32</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="H35" s="6">
+        <v>46205</v>
+      </c>
+      <c r="I35" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A36" s="5">
+        <v>33</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="H36" s="6">
+        <v>46251</v>
+      </c>
+      <c r="I36" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A37" s="5">
+        <v>34</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="H37" s="6">
+        <v>46267</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A38" s="5">
+        <v>35</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="H38" s="6">
+        <v>46267</v>
+      </c>
+      <c r="I38" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="153" x14ac:dyDescent="0.2">
+      <c r="A39" s="5">
+        <v>36</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="H39" s="6">
+        <v>46268</v>
+      </c>
+      <c r="I39" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="51" x14ac:dyDescent="0.2">
+      <c r="A40" s="5">
+        <v>37</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="H40" s="6">
+        <v>46269</v>
+      </c>
+      <c r="I40" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A41" s="5">
+        <v>38</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="H41" s="6">
+        <v>46272</v>
+      </c>
+      <c r="I41" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A42" s="5">
+        <v>39</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="H42" s="6">
+        <v>46280</v>
+      </c>
+      <c r="I42" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A43" s="5">
+        <v>40</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H43" s="6">
+        <v>46281</v>
+      </c>
+      <c r="I43" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A44" s="5">
+        <v>41</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="H44" s="6">
+        <v>46286</v>
+      </c>
+      <c r="I44" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="5">
+        <v>42</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="C45" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="B1" s="32"/>
-[...106 lines deleted...]
-      <c r="E5" s="9" t="s">
+      <c r="D45" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="H45" s="6">
+        <v>46286</v>
+      </c>
+      <c r="I45" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="51" x14ac:dyDescent="0.2">
+      <c r="A46" s="5">
+        <v>43</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="H46" s="6">
+        <v>46288</v>
+      </c>
+      <c r="I46" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="5">
+        <v>44</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H47" s="6">
+        <v>46290</v>
+      </c>
+      <c r="I47" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A48" s="5">
+        <v>45</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="H48" s="6">
+        <v>46295</v>
+      </c>
+      <c r="I48" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="51" x14ac:dyDescent="0.2">
+      <c r="A49" s="5">
+        <v>46</v>
+      </c>
+      <c r="B49" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="F5" s="9" t="s">
+      <c r="C49" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="9" t="s">
+      <c r="D49" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H5" s="7"/>
-      <c r="I5" s="9" t="s">
+      <c r="E49" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J5" s="9" t="s">
+      <c r="F49" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="H49" s="6">
+        <v>46301</v>
+      </c>
+      <c r="I49" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A50" s="5">
+        <v>47</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="H50" s="6">
+        <v>46302</v>
+      </c>
+      <c r="I50" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A51" s="5">
+        <v>48</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="H51" s="6">
+        <v>46302</v>
+      </c>
+      <c r="I51" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="51" x14ac:dyDescent="0.2">
+      <c r="A52" s="5">
+        <v>49</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E52" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="K5" s="10">
-[...30 lines deleted...]
-      <c r="J6" s="9" t="s">
+      <c r="F52" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="K6" s="10">
-[...30 lines deleted...]
-      <c r="J7" s="9" t="s">
+      <c r="G52" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="K7" s="10">
-[...183 lines deleted...]
-      <c r="C13" s="5" t="s">
+      <c r="H52" s="6">
+        <v>46302</v>
+      </c>
+      <c r="I52" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="51" x14ac:dyDescent="0.2">
+      <c r="A53" s="5">
         <v>50</v>
       </c>
-      <c r="D13" s="6"/>
-[...102 lines deleted...]
-      <c r="E16" s="9" t="s">
+      <c r="B53" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="F16" s="9" t="s">
+      <c r="C53" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="G16" s="9" t="s">
+      <c r="D53" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="H16" s="7"/>
-      <c r="I16" s="9" t="s">
+      <c r="E53" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="J16" s="9" t="s">
-[...57 lines deleted...]
-      <c r="F18" s="9" t="s">
+      <c r="F53" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="G18" s="9" t="s">
+      <c r="G53" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="H18" s="7"/>
-[...1067 lines deleted...]
-      <c r="N49" s="9"/>
+      <c r="H53" s="6">
+        <v>46303</v>
+      </c>
+      <c r="I53" s="2" t="s">
+        <v>15</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="105">
-[...104 lines deleted...]
-    <mergeCell ref="C45:D45"/>
+  <autoFilter ref="A3:I3" xr:uid="{79DFDB81-BFEE-46A4-BD94-D2117A9E3B68}">
+    <sortState ref="A4:I53">
+      <sortCondition ref="H3"/>
+    </sortState>
+  </autoFilter>
+  <mergeCells count="2">
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.35433070866141736" header="0.19685039370078741" footer="0.19685039370078741"/>
-  <pageSetup paperSize="9" scale="83" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="90" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;C&amp;"Arial"&amp;9&amp;I[1 / 1]&amp;I &amp;R</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>70.ObavjestenjeOStatusuOtvaranj</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>